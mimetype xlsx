--- v0 (2026-07-21)
+++ v1 (2026-10-01)
@@ -15,169 +15,163 @@
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Products\Managely\MASTER\Staging\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3AEA7109-E045-4A1B-AFDC-55E7A1E87079}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EFFA3174-8BA9-4DA0-8640-F862EE44DC21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-80" yWindow="-80" windowWidth="19360" windowHeight="11440" tabRatio="686" activeTab="1" xr2:uid="{C9E37211-7F35-4CA0-B53F-3D5016B572E5}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="686" xr2:uid="{C9E37211-7F35-4CA0-B53F-3D5016B572E5}"/>
   </bookViews>
   <sheets>
     <sheet name="LEGEND" sheetId="40" r:id="rId1"/>
     <sheet name="Customer" sheetId="3" r:id="rId2"/>
     <sheet name="Customer DID NOT IMPORT" sheetId="35" state="hidden" r:id="rId3"/>
     <sheet name="CustomerBillTo" sheetId="4" r:id="rId4"/>
     <sheet name="CustomerBillTo DID NOT IMPORT" sheetId="36" state="hidden" r:id="rId5"/>
     <sheet name="CustomerContact" sheetId="22" r:id="rId6"/>
     <sheet name="CustomerContact DID NOT IMPORT" sheetId="41" state="hidden" r:id="rId7"/>
     <sheet name="CustomerContact (2)" sheetId="23" r:id="rId8"/>
     <sheet name="CustomerContact (2) DID NOT IMP" sheetId="42" state="hidden" r:id="rId9"/>
     <sheet name="CustomerSite" sheetId="34" r:id="rId10"/>
     <sheet name="CustomerSite DID NOT IMPORT" sheetId="37" state="hidden" r:id="rId11"/>
     <sheet name="CustomerSystem" sheetId="10" r:id="rId12"/>
     <sheet name="CustomerSystemParts" sheetId="43" r:id="rId13"/>
     <sheet name="CustomerSystem DID NOT IMPORT" sheetId="38" state="hidden" r:id="rId14"/>
     <sheet name="CustomerSystemParts DID NOT IMP" sheetId="47" state="hidden" r:id="rId15"/>
     <sheet name="CustomerRecurring" sheetId="44" r:id="rId16"/>
     <sheet name="CustomerRecurring DID NOT IMPOR" sheetId="39" state="hidden" r:id="rId17"/>
     <sheet name="Notes" sheetId="33" r:id="rId18"/>
     <sheet name="Notes DID NOT IMPORT" sheetId="48" state="hidden" r:id="rId19"/>
     <sheet name="Vendors" sheetId="26" r:id="rId20"/>
     <sheet name="Vendors DID NOT IMPORT" sheetId="50" state="hidden" r:id="rId21"/>
     <sheet name="Parts" sheetId="18" r:id="rId22"/>
     <sheet name="Parts DID NOT IMPORT" sheetId="49" state="hidden" r:id="rId23"/>
     <sheet name="CustomField" sheetId="29" r:id="rId24"/>
     <sheet name="CustomField DID NOT IMPORT" sheetId="53" state="hidden" r:id="rId25"/>
     <sheet name="InvoiceItems" sheetId="24" r:id="rId26"/>
     <sheet name="InvoiceItems DID NOT IMPORT" sheetId="51" state="hidden" r:id="rId27"/>
     <sheet name="Warehouses" sheetId="19" r:id="rId28"/>
     <sheet name="Warehouses DID NOT IMPORT" sheetId="52" state="hidden" r:id="rId29"/>
     <sheet name="Employee" sheetId="17" r:id="rId30"/>
     <sheet name="GLAccount" sheetId="13" r:id="rId31"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Customer!$A$1:$AA$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Customer DID NOT IMPORT'!$A$1:$AA$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">CustomerBillTo!$A$1:$U$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'CustomerBillTo DID NOT IMPORT'!$B$1:$Q$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">CustomerContact!$A$2:$O$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">CustomerRecurring!$A$1:$W$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">'CustomerRecurring DID NOT IMPOR'!$D$1:$W$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">CustomerSystem!$A$1:$O$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">'CustomerSystem DID NOT IMPORT'!$C$1:$Q$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="23" hidden="1">CustomField!$A$2:$J$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="24" hidden="1">'CustomField DID NOT IMPORT'!$E$2:$M$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="25" hidden="1">InvoiceItems!$A$1:$Q$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="26" hidden="1">'InvoiceItems DID NOT IMPORT'!$A$1:$M$1</definedName>
     <definedName name="BankAccount" localSheetId="5">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="7">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="8">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="6">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="9">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="10">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="23">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="24">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="25">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="26">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="0">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="17">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="18">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="19">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="20">#REF!</definedName>
     <definedName name="BankAccount">#REF!</definedName>
     <definedName name="Customer" localSheetId="2">'Customer DID NOT IMPORT'!$A$1:$AA$1</definedName>
-    <definedName name="Customer" localSheetId="17">[1]Customer!$A$2:$AA$2</definedName>
-    <definedName name="Customer" localSheetId="18">[1]Customer!$A$2:$AA$2</definedName>
+    <definedName name="Customer" localSheetId="17">#REF!</definedName>
+    <definedName name="Customer" localSheetId="18">#REF!</definedName>
     <definedName name="Customer">Customer!$A$1:$AA$1</definedName>
     <definedName name="CustomerBillTo" localSheetId="4">'CustomerBillTo DID NOT IMPORT'!$B$1:$Q$1</definedName>
     <definedName name="CustomerBillTo">CustomerBillTo!$A$1:$U$1</definedName>
     <definedName name="CustomerContact" localSheetId="5">CustomerContact!$A$2:$O$2</definedName>
     <definedName name="CustomerContact" localSheetId="7">'CustomerContact (2)'!$B$2:$I$2</definedName>
     <definedName name="CustomerContact" localSheetId="8">'CustomerContact (2) DID NOT IMP'!$D$2:$K$2</definedName>
     <definedName name="CustomerContact" localSheetId="6">'CustomerContact DID NOT IMPORT'!$A$2:$O$2</definedName>
     <definedName name="CustomerContact" localSheetId="9">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="10">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="23">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="24">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="25">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="26">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="0">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="17">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="18">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="19">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="20">#REF!</definedName>
     <definedName name="CustomerContact">#REF!</definedName>
     <definedName name="CustomerInvoice" localSheetId="5">#REF!</definedName>
     <definedName name="CustomerInvoice" localSheetId="7">#REF!</definedName>
     <definedName name="CustomerInvoice" localSheetId="8">#REF!</definedName>
     <definedName name="CustomerInvoice" localSheetId="6">#REF!</definedName>
     <definedName name="CustomerInvoice" localSheetId="9">#REF!</definedName>
     <definedName name="CustomerInvoice" localSheetId="10">#REF!</definedName>
@@ -310,61 +304,50 @@
     <definedName name="test" localSheetId="20">#REF!</definedName>
     <definedName name="test">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D3" i="53" l="1"/>
-[...9 lines deleted...]
-  <c r="A2" i="47"/>
   <c r="A11" i="39" l="1"/>
   <c r="B11" i="39"/>
   <c r="C11" i="39"/>
   <c r="A12" i="39"/>
   <c r="B12" i="39"/>
   <c r="C12" i="39"/>
   <c r="A2" i="39"/>
   <c r="B2" i="39"/>
   <c r="C2" i="39"/>
   <c r="A3" i="39"/>
   <c r="B3" i="39"/>
   <c r="C3" i="39"/>
   <c r="A4" i="39"/>
   <c r="B4" i="39"/>
   <c r="C4" i="39"/>
   <c r="A8" i="39"/>
   <c r="B8" i="39"/>
   <c r="C8" i="39"/>
   <c r="A9" i="39"/>
   <c r="B9" i="39"/>
   <c r="C9" i="39"/>
   <c r="A10" i="39"/>
   <c r="B10" i="39"/>
   <c r="C10" i="39"/>
   <c r="A5" i="39"/>
@@ -455,51 +438,51 @@
   <c r="B15" i="38"/>
   <c r="B21" i="38"/>
   <c r="B27" i="38"/>
   <c r="B33" i="38"/>
   <c r="B39" i="38"/>
   <c r="B16" i="38"/>
   <c r="B22" i="38"/>
   <c r="B28" i="38"/>
   <c r="B34" i="38"/>
   <c r="B40" i="38"/>
   <c r="B11" i="38"/>
   <c r="B17" i="38"/>
   <c r="B23" i="38"/>
   <c r="B29" i="38"/>
   <c r="B41" i="38"/>
   <c r="B24" i="38"/>
   <c r="B30" i="38"/>
   <c r="B42" i="38"/>
   <c r="B4" i="38"/>
   <c r="B10" i="38"/>
   <c r="B5" i="38"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3260" uniqueCount="785">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3272" uniqueCount="788">
   <si>
     <t>TAB LEGEND</t>
   </si>
   <si>
     <t>This tab is OPTIONAL</t>
   </si>
   <si>
     <t>No Color</t>
   </si>
   <si>
     <t>This tab is MANDATORY</t>
   </si>
   <si>
     <t>Blue</t>
   </si>
   <si>
     <t>Review and complete this tab during sessions with Bob Esquerra, CPA</t>
   </si>
   <si>
     <t>Tab Name</t>
   </si>
   <si>
     <t>Column</t>
   </si>
   <si>
@@ -1395,53 +1378,50 @@
   <si>
     <t>Cycle Amount</t>
   </si>
   <si>
     <t>The dollar amount per cycle (annual, semiannual, quarterly and monthly) based on the monthly amount (ie: annual customers would be monthly amount x 12 for their cycle amount)</t>
   </si>
   <si>
     <t>Activation Date</t>
   </si>
   <si>
     <t>Cycle End Date</t>
   </si>
   <si>
     <t>Date that the RMR will stop- must be a date in the future (from date of conversion). This is NOT a required field; can be used for fixed-term RMRs</t>
   </si>
   <si>
     <t>Invoice to Master</t>
   </si>
   <si>
     <t>This field requires a number value- either a '0' or a '1'. Enter '0' if you are NOT invoicing the recurring charge to a Master Customer. Enter a 1 if you ARE invoicing the recurring charge to a Master Customer</t>
   </si>
   <si>
     <t>Set up table information: you must have Master and Sub customer relationships set up in order to invoice to a Master</t>
   </si>
   <si>
-    <t>Refers to the status of the RMR item. Active RMRs need a value of 1 entered. Inactive RMRs need a value of 0. This is how a customer can bring in historical RMR info. RMRs marked as inactive will NOT be invoiced/included in the RMR generation</t>
-[...1 lines deleted...]
-  <si>
     <t>If you are bringing in inactive RMR, you have the option of including the date that the RMR went inactive</t>
   </si>
   <si>
     <t>Entity</t>
   </si>
   <si>
     <t>The level where the note should applied</t>
   </si>
   <si>
     <t>The note text</t>
   </si>
   <si>
     <t>Note Type</t>
   </si>
   <si>
     <t>This determines if this is just a note or should a popup box flash on the screen</t>
   </si>
   <si>
     <t>Must be Standard or Critical</t>
   </si>
   <si>
     <t>Expiration Date</t>
   </si>
   <si>
     <t xml:space="preserve">If the note is critical, this would be when the note stops popping up </t>
@@ -2988,50 +2968,65 @@
     <t>CancellationDate</t>
   </si>
   <si>
     <t>CycleStartDate</t>
   </si>
   <si>
     <t>Cancellation Date</t>
   </si>
   <si>
     <t>Cycle Start Date</t>
   </si>
   <si>
     <t>The date the next cycle begins</t>
   </si>
   <si>
     <t>Must follow your Billing Cycle and begin on the 1st of the month.</t>
   </si>
   <si>
     <t>PartCode Exists on Parts Tab?</t>
   </si>
   <si>
     <t>Recurring Item &amp; Monthly Amount Exist on Recurring Tab?</t>
   </si>
   <si>
     <t>IsPrimary</t>
+  </si>
+  <si>
+    <t>FALSE</t>
+  </si>
+  <si>
+    <t>TRUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Is this RMR line inactive or active?
+Put a 1 if they are inactive
+Put a 0 if they are active
+</t>
+  </si>
+  <si>
+    <t>Is this item Inactive? Enter 1 for yes and 0 for no (if the part is active, you will enter 0)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -3675,55 +3670,55 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="19" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="20" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="21" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="21" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="21" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="21" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="14" fontId="17" fillId="21" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="21" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="21" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="21" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{FF9AC8EE-3D6C-4347-A27B-FA1C62052B64}"/>
   </cellStyles>
   <dxfs count="162">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
@@ -5722,51 +5717,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFE6B3"/>
       <color rgb="FFFFC197"/>
       <color rgb="FFE4C9FF"/>
       <color rgb="FFC9FFD3"/>
       <color rgb="FFA3FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
@@ -6234,1777 +6229,50 @@
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14297025" y="342900"/>
           <a:ext cx="6590433" cy="5657143"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...1725 lines deleted...]
-</externalLink>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{4EC0E548-4759-4127-8008-4DA20400CA13}" name="Table1124" displayName="Table1124" ref="C7:K33" totalsRowShown="0" headerRowDxfId="161" dataDxfId="160">
   <autoFilter ref="C7:K33" xr:uid="{8C90FFDA-5E44-4082-9B1A-898766132691}"/>
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{35F35F2F-A299-477D-AD40-3FD6F67A60EC}" name="Tab Name" dataDxfId="159"/>
     <tableColumn id="2" xr3:uid="{A0B30655-1015-41BD-B01A-61F36B501F32}" name="Column" dataDxfId="158"/>
     <tableColumn id="3" xr3:uid="{C763F8D4-A056-4C5E-856F-4848B4DD491A}" name="Field Name" dataDxfId="157"/>
     <tableColumn id="4" xr3:uid="{F5856A7E-E637-49AB-98F4-09CD9DFFD542}" name="Description" dataDxfId="156"/>
     <tableColumn id="5" xr3:uid="{B0955668-B45D-401A-BB99-4422AD46E83E}" name="Data Type" dataDxfId="155"/>
     <tableColumn id="8" xr3:uid="{866518CB-26F8-4EAC-B097-3E17AF1ABFC6}" name="Max. Character" dataDxfId="154"/>
     <tableColumn id="6" xr3:uid="{41A1C7CD-656B-4C54-9114-DA67EF791391}" name="Set Up Table Dependent" dataDxfId="153"/>
     <tableColumn id="7" xr3:uid="{E5E21598-05B5-4946-A4CC-6CF9B049E66F}" name="Required Field" dataDxfId="152"/>
     <tableColumn id="9" xr3:uid="{47E24D0A-5F8D-402D-AAD3-5FB5DA51B219}" name="Note" dataDxfId="151"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="23" xr:uid="{046C0B07-464A-4C0F-AE57-5EF38884425F}" name="Table101824" displayName="Table101824" ref="C246:K253" totalsRowShown="0" headerRowDxfId="64" dataDxfId="62" headerRowBorderDxfId="63" tableBorderDxfId="61">
   <autoFilter ref="C246:K253" xr:uid="{6FDCC17F-725A-4717-9FDE-9BF4E24CDF32}"/>
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{378A9CF3-A955-49C6-B17B-199B0D7ACC59}" name="Tab Name" dataDxfId="60"/>
@@ -8561,100 +6829,100 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38E8ADBD-783A-4361-974B-7B431A818E38}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="C1:K282"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:F1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K140" sqref="K140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="5.1796875" customWidth="1"/>
     <col min="3" max="3" width="20.81640625" style="7" customWidth="1"/>
     <col min="4" max="4" width="11" style="5" customWidth="1"/>
     <col min="5" max="5" width="26.1796875" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.7265625" style="8" customWidth="1"/>
     <col min="7" max="7" width="16" style="5" customWidth="1"/>
     <col min="8" max="8" width="16.453125" style="6" customWidth="1"/>
     <col min="9" max="9" width="24.7265625" style="6" customWidth="1"/>
     <col min="10" max="10" width="16.1796875" style="6" customWidth="1"/>
     <col min="11" max="11" width="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="D1" s="135" t="s">
+      <c r="D1" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="135"/>
-      <c r="F1" s="135"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
     </row>
     <row r="2" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D2" s="15"/>
       <c r="E2" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D3" s="124"/>
       <c r="E3" s="15" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D4" s="125"/>
       <c r="E4" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="F4" s="16" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="5" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D5" s="27"/>
       <c r="E5" s="15" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="3" t="s">
@@ -9661,147 +7929,147 @@
       <c r="E48" s="5" t="s">
         <v>132</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>133</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H48" s="6">
         <v>10</v>
       </c>
       <c r="I48" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J48" s="6" t="s">
         <v>20</v>
       </c>
       <c r="K48" s="9"/>
     </row>
     <row r="49" spans="3:11" hidden="1" x14ac:dyDescent="0.35">
       <c r="D49" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F49" s="8" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6">
         <v>1</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J49" s="6" t="s">
         <v>20</v>
       </c>
       <c r="K49" s="9" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="50" spans="3:11" hidden="1" x14ac:dyDescent="0.35">
       <c r="D50" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="F50" s="8" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6">
         <v>1</v>
       </c>
       <c r="I50" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J50" s="6" t="s">
         <v>20</v>
       </c>
       <c r="K50" s="9" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="51" spans="3:11" hidden="1" x14ac:dyDescent="0.35">
       <c r="D51" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F51" s="8" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="6">
         <v>1</v>
       </c>
       <c r="I51" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J51" s="6" t="s">
         <v>20</v>
       </c>
       <c r="K51" s="9" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="52" spans="3:11" hidden="1" x14ac:dyDescent="0.35">
       <c r="D52" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F52" s="8" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6">
         <v>1</v>
       </c>
       <c r="I52" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J52" s="6" t="s">
         <v>20</v>
       </c>
       <c r="K52" s="9" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="53" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="D53" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>134</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="6">
         <v>1</v>
       </c>
       <c r="I53" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J53" s="6" t="s">
         <v>20</v>
       </c>
       <c r="K53" s="9"/>
@@ -9925,176 +8193,176 @@
         <v>145</v>
       </c>
       <c r="G58" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H58" s="95">
         <v>50</v>
       </c>
       <c r="I58" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J58" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K58" s="98"/>
     </row>
     <row r="59" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C59" s="97"/>
       <c r="D59" s="93" t="s">
         <v>33</v>
       </c>
       <c r="E59" s="93" t="s">
         <v>118</v>
       </c>
       <c r="F59" s="94" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="G59" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H59" s="95">
         <v>50</v>
       </c>
       <c r="I59" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J59" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K59" s="98"/>
     </row>
     <row r="60" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C60" s="97"/>
       <c r="D60" s="93" t="s">
         <v>36</v>
       </c>
       <c r="E60" s="93" t="s">
         <v>120</v>
       </c>
       <c r="F60" s="94" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="G60" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H60" s="95">
         <v>50</v>
       </c>
       <c r="I60" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J60" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K60" s="98"/>
     </row>
     <row r="61" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C61" s="97"/>
       <c r="D61" s="93" t="s">
         <v>39</v>
       </c>
       <c r="E61" s="93" t="s">
         <v>126</v>
       </c>
       <c r="F61" s="94" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="G61" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H61" s="95">
         <v>50</v>
       </c>
       <c r="I61" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J61" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K61" s="98"/>
     </row>
     <row r="62" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C62" s="97"/>
       <c r="D62" s="93" t="s">
         <v>42</v>
       </c>
       <c r="E62" s="93" t="s">
         <v>128</v>
       </c>
       <c r="F62" s="94" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="G62" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H62" s="95">
         <v>2</v>
       </c>
       <c r="I62" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J62" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K62" s="98"/>
     </row>
     <row r="63" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C63" s="97"/>
       <c r="D63" s="93" t="s">
         <v>45</v>
       </c>
       <c r="E63" s="93" t="s">
         <v>130</v>
       </c>
       <c r="F63" s="94" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="G63" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H63" s="95">
         <v>10</v>
       </c>
       <c r="I63" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J63" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K63" s="98"/>
     </row>
     <row r="64" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C64" s="97"/>
       <c r="D64" s="93" t="s">
         <v>48</v>
       </c>
       <c r="E64" s="93" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="F64" s="94" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="G64" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H64" s="95">
         <v>4</v>
       </c>
       <c r="I64" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J64" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K64" s="98"/>
     </row>
     <row r="65" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C65" s="97"/>
       <c r="D65" s="93" t="s">
         <v>124</v>
       </c>
       <c r="E65" s="93" t="s">
         <v>146</v>
       </c>
       <c r="F65" s="94" t="s">
         <v>147</v>
@@ -10795,199 +9063,199 @@
       </c>
       <c r="E93" s="5" t="s">
         <v>78</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>196</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H93" s="6">
         <v>100</v>
       </c>
       <c r="I93" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J93" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D94" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F94" s="8" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H94" s="6">
         <v>25</v>
       </c>
       <c r="I94" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J94" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="95" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="D95" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>197</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>198</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H95" s="6">
         <v>50</v>
       </c>
       <c r="I95" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J95" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="96" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D96" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>231</v>
       </c>
       <c r="F96" s="8" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H96" s="6">
         <v>25</v>
       </c>
       <c r="I96" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J96" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K96" s="2"/>
     </row>
     <row r="97" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D97" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>201</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>182</v>
       </c>
       <c r="H97" s="6">
         <v>10</v>
       </c>
       <c r="I97" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J97" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K97" s="2"/>
     </row>
     <row r="98" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="D98" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="F98" s="8" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>182</v>
       </c>
       <c r="H98" s="6">
         <v>10</v>
       </c>
       <c r="I98" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J98" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K98" s="2"/>
     </row>
     <row r="99" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="D99" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F99" s="8" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H99" s="6">
         <v>50</v>
       </c>
       <c r="I99" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J99" s="6" t="s">
         <v>20</v>
       </c>
       <c r="K99" s="2"/>
     </row>
     <row r="100" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="D100" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F100" s="8" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H100" s="6">
         <v>50</v>
       </c>
       <c r="I100" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J100" s="6" t="s">
         <v>20</v>
       </c>
       <c r="K100" s="2"/>
     </row>
     <row r="101" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="D101" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>202</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>203</v>
       </c>
@@ -11241,51 +9509,51 @@
       </c>
       <c r="G111" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H111" s="6">
         <v>25</v>
       </c>
       <c r="I111" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J111" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K111" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="112" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="D112" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>220</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H112" s="6">
         <v>50</v>
       </c>
       <c r="I112" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J112" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K112" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="113" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D113" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>222</v>
       </c>
       <c r="F113" s="8" t="s">
@@ -11630,77 +9898,77 @@
       </c>
       <c r="E127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>244</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H127" s="6">
         <v>500</v>
       </c>
       <c r="I127" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J127" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D128" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E128" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="F128" s="8" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H128" s="6">
         <v>25</v>
       </c>
       <c r="I128" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J128" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="3:11" x14ac:dyDescent="0.35">
       <c r="D129" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E129" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="F129" s="8" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H129" s="6">
         <v>25</v>
       </c>
       <c r="I129" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J129" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="130" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="D130" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>246</v>
       </c>
       <c r="G130" s="5" t="s">
@@ -11791,103 +10059,103 @@
       </c>
       <c r="E134" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>260</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>258</v>
       </c>
       <c r="I134" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J134" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="135" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="D135" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>261</v>
       </c>
       <c r="F135" s="8" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>137</v>
       </c>
       <c r="I135" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J135" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="D136" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>263</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>137</v>
       </c>
       <c r="I136" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J136" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="137" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="D137" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E137" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="F137" s="8" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>137</v>
       </c>
       <c r="I137" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J137" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K137" s="2" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
     </row>
     <row r="138" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="D138" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>264</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>265</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="6">
         <v>1</v>
       </c>
       <c r="I138" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J138" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K138" s="2" t="s">
@@ -11899,2910 +10167,2913 @@
       <c r="D139" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>85</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6">
         <v>1</v>
       </c>
       <c r="I139" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J139" s="6" t="s">
         <v>20</v>
       </c>
       <c r="K139" s="6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="140" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+    <row r="140" spans="3:11" ht="72.5" x14ac:dyDescent="0.35">
       <c r="D140" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F140" s="8" t="s">
-        <v>267</v>
+        <v>786</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6">
         <v>1</v>
       </c>
       <c r="I140" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J140" s="6" t="s">
         <v>27</v>
+      </c>
+      <c r="K140" s="6" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="141" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="D141" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>107</v>
       </c>
       <c r="F141" s="8" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>137</v>
       </c>
       <c r="I141" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J141" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C142" s="100" t="s">
         <v>6</v>
       </c>
       <c r="D142" s="100" t="s">
         <v>7</v>
       </c>
       <c r="E142" s="100" t="s">
         <v>8</v>
       </c>
       <c r="F142" s="101" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="100" t="s">
         <v>10</v>
       </c>
       <c r="H142" s="101" t="s">
         <v>11</v>
       </c>
       <c r="I142" s="101" t="s">
         <v>12</v>
       </c>
       <c r="J142" s="101" t="s">
         <v>13</v>
       </c>
       <c r="K142" s="100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="143" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C143" s="18" t="s">
         <v>156</v>
       </c>
       <c r="D143" s="19" t="s">
         <v>16</v>
       </c>
       <c r="E143" s="19" t="s">
+        <v>268</v>
+      </c>
+      <c r="F143" s="20" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="G143" s="19" t="s">
         <v>19</v>
       </c>
       <c r="H143" s="21">
         <v>50</v>
       </c>
       <c r="I143" s="21"/>
       <c r="J143" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K143" s="22" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="144" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C144" s="23"/>
       <c r="D144" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E144" s="24" t="s">
         <v>30</v>
       </c>
       <c r="F144" s="25" t="s">
         <v>184</v>
       </c>
       <c r="G144" s="24" t="s">
         <v>250</v>
       </c>
       <c r="H144" s="26">
         <v>15</v>
       </c>
       <c r="I144" s="26"/>
       <c r="J144" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K144" s="55"/>
     </row>
     <row r="145" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C145" s="56"/>
       <c r="D145" s="57" t="s">
         <v>29</v>
       </c>
       <c r="E145" s="57" t="s">
+        <v>282</v>
+      </c>
+      <c r="F145" s="58" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="G145" s="57" t="s">
         <v>250</v>
       </c>
       <c r="H145" s="59">
         <v>25</v>
       </c>
       <c r="I145" s="59" t="s">
         <v>20</v>
       </c>
       <c r="J145" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K145" s="60"/>
     </row>
     <row r="146" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C146" s="23"/>
       <c r="D146" s="24" t="s">
         <v>33</v>
       </c>
       <c r="E146" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="F146" s="25" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="G146" s="24" t="s">
         <v>19</v>
       </c>
       <c r="H146" s="26">
         <v>160</v>
       </c>
       <c r="I146" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J146" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K146" s="55"/>
     </row>
     <row r="147" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C147" s="56"/>
       <c r="D147" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E147" s="57" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F147" s="58" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="G147" s="57" t="s">
         <v>250</v>
       </c>
       <c r="H147" s="59">
         <v>50</v>
       </c>
       <c r="I147" s="59" t="s">
         <v>20</v>
       </c>
       <c r="J147" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K147" s="60" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="148" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C148" s="23"/>
       <c r="D148" s="24" t="s">
         <v>39</v>
       </c>
       <c r="E148" s="24" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="25" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="G148" s="24" t="s">
         <v>250</v>
       </c>
       <c r="H148" s="26"/>
       <c r="I148" s="26"/>
       <c r="J148" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K148" s="55"/>
     </row>
     <row r="149" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C149" s="56"/>
       <c r="D149" s="57" t="s">
         <v>42</v>
       </c>
       <c r="E149" s="57" t="s">
+        <v>271</v>
+      </c>
+      <c r="F149" s="58" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G149" s="57" t="s">
         <v>19</v>
       </c>
       <c r="H149" s="59">
         <v>8</v>
       </c>
       <c r="I149" s="59"/>
       <c r="J149" s="59" t="s">
         <v>27</v>
       </c>
       <c r="K149" s="60" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="150" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C150" s="23"/>
       <c r="D150" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E150" s="24" t="s">
+        <v>274</v>
+      </c>
+      <c r="F150" s="25" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="G150" s="24" t="s">
         <v>137</v>
       </c>
       <c r="H150" s="26"/>
       <c r="I150" s="26"/>
       <c r="J150" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K150" s="55"/>
     </row>
     <row r="151" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C151" s="56"/>
       <c r="D151" s="57" t="s">
         <v>48</v>
       </c>
       <c r="E151" s="57" t="s">
+        <v>276</v>
+      </c>
+      <c r="F151" s="58" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="G151" s="57" t="s">
         <v>19</v>
       </c>
       <c r="H151" s="59">
         <v>8</v>
       </c>
       <c r="I151" s="59"/>
       <c r="J151" s="59" t="s">
         <v>27</v>
       </c>
       <c r="K151" s="60" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="152" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C152" s="23"/>
       <c r="D152" s="24" t="s">
         <v>124</v>
       </c>
       <c r="E152" s="24" t="s">
         <v>103</v>
       </c>
       <c r="F152" s="25" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="G152" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="26">
         <v>1</v>
       </c>
       <c r="I152" s="26"/>
       <c r="J152" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K152" s="55" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="153" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C153" s="56"/>
       <c r="D153" s="57" t="s">
         <v>55</v>
       </c>
       <c r="E153" s="57" t="s">
         <v>107</v>
       </c>
       <c r="F153" s="58" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="G153" s="57" t="s">
         <v>137</v>
       </c>
       <c r="H153" s="59"/>
       <c r="I153" s="59" t="s">
         <v>20</v>
       </c>
       <c r="J153" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K153" s="60"/>
     </row>
     <row r="154" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C154" s="90" t="s">
         <v>6</v>
       </c>
       <c r="D154" s="90" t="s">
         <v>7</v>
       </c>
       <c r="E154" s="90" t="s">
         <v>8</v>
       </c>
       <c r="F154" s="91" t="s">
         <v>9</v>
       </c>
       <c r="G154" s="90" t="s">
         <v>10</v>
       </c>
       <c r="H154" s="91" t="s">
         <v>11</v>
       </c>
       <c r="I154" s="91" t="s">
         <v>12</v>
       </c>
       <c r="J154" s="91" t="s">
         <v>13</v>
       </c>
       <c r="K154" s="90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C155" s="97" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D155" s="93" t="s">
         <v>16</v>
       </c>
       <c r="E155" s="93" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F155" s="94" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="G155" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H155" s="95">
         <v>50</v>
       </c>
       <c r="I155" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J155" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K155" s="99"/>
     </row>
     <row r="156" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C156" s="97"/>
       <c r="D156" s="93" t="s">
         <v>23</v>
       </c>
       <c r="E156" s="93" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="F156" s="94" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="G156" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H156" s="95">
         <v>20</v>
       </c>
       <c r="I156" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J156" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K156" s="98"/>
     </row>
     <row r="157" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C157" s="97"/>
       <c r="D157" s="93" t="s">
         <v>29</v>
       </c>
       <c r="E157" s="93" t="s">
+        <v>473</v>
+      </c>
+      <c r="F157" s="94" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="G157" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H157" s="95">
         <v>15</v>
       </c>
       <c r="I157" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J157" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K157" s="98"/>
     </row>
     <row r="158" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C158" s="97"/>
       <c r="D158" s="93" t="s">
         <v>33</v>
       </c>
       <c r="E158" s="93" t="s">
         <v>118</v>
       </c>
       <c r="F158" s="94" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="G158" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H158" s="95">
         <v>50</v>
       </c>
       <c r="I158" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J158" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K158" s="98"/>
     </row>
     <row r="159" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C159" s="97"/>
       <c r="D159" s="93" t="s">
         <v>36</v>
       </c>
       <c r="E159" s="93" t="s">
         <v>120</v>
       </c>
       <c r="F159" s="94" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G159" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H159" s="95">
         <v>50</v>
       </c>
       <c r="I159" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J159" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K159" s="98"/>
     </row>
     <row r="160" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C160" s="97"/>
       <c r="D160" s="93" t="s">
         <v>39</v>
       </c>
       <c r="E160" s="93" t="s">
         <v>126</v>
       </c>
       <c r="F160" s="94" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="G160" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H160" s="95">
         <v>50</v>
       </c>
       <c r="I160" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J160" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K160" s="98"/>
     </row>
     <row r="161" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C161" s="97"/>
       <c r="D161" s="93" t="s">
         <v>42</v>
       </c>
       <c r="E161" s="93" t="s">
         <v>128</v>
       </c>
       <c r="F161" s="94" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="G161" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="95">
         <v>2</v>
       </c>
       <c r="I161" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J161" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K161" s="98"/>
     </row>
     <row r="162" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C162" s="97"/>
       <c r="D162" s="93" t="s">
         <v>45</v>
       </c>
       <c r="E162" s="93" t="s">
         <v>130</v>
       </c>
       <c r="F162" s="94" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="G162" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="95">
         <v>10</v>
       </c>
       <c r="I162" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J162" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K162" s="98"/>
     </row>
     <row r="163" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C163" s="97"/>
       <c r="D163" s="93" t="s">
         <v>48</v>
       </c>
       <c r="E163" s="93" t="s">
         <v>132</v>
       </c>
       <c r="F163" s="94" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="G163" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="95">
         <v>10</v>
       </c>
       <c r="I163" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J163" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K163" s="98"/>
     </row>
     <row r="164" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C164" s="97"/>
       <c r="D164" s="93" t="s">
         <v>124</v>
       </c>
       <c r="E164" s="93" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="F164" s="94" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="G164" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H164" s="95">
         <v>50</v>
       </c>
       <c r="I164" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J164" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K164" s="98"/>
     </row>
     <row r="165" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C165" s="97"/>
       <c r="D165" s="93" t="s">
         <v>55</v>
       </c>
       <c r="E165" s="93" t="s">
         <v>69</v>
       </c>
       <c r="F165" s="94" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="G165" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H165" s="95">
         <v>20</v>
       </c>
       <c r="I165" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J165" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K165" s="98"/>
     </row>
     <row r="166" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C166" s="97"/>
       <c r="D166" s="93" t="s">
         <v>59</v>
       </c>
       <c r="E166" s="93" t="s">
         <v>194</v>
       </c>
       <c r="F166" s="94" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="G166" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H166" s="95">
         <v>10</v>
       </c>
       <c r="I166" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J166" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K166" s="98"/>
     </row>
     <row r="167" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C167" s="97"/>
       <c r="D167" s="93" t="s">
         <v>62</v>
       </c>
       <c r="E167" s="93" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F167" s="94" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="G167" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H167" s="95">
         <v>20</v>
       </c>
       <c r="I167" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J167" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K167" s="98"/>
     </row>
     <row r="168" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C168" s="97"/>
       <c r="D168" s="93" t="s">
         <v>65</v>
       </c>
       <c r="E168" s="93" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="F168" s="94" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="G168" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H168" s="95">
         <v>10</v>
       </c>
       <c r="I168" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J168" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K168" s="98"/>
     </row>
     <row r="169" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C169" s="97"/>
       <c r="D169" s="93" t="s">
         <v>68</v>
       </c>
       <c r="E169" s="93" t="s">
         <v>78</v>
       </c>
       <c r="F169" s="94" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="G169" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H169" s="95">
         <v>100</v>
       </c>
       <c r="I169" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J169" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K169" s="98"/>
     </row>
     <row r="170" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C170" s="97"/>
       <c r="D170" s="93" t="s">
         <v>71</v>
       </c>
       <c r="E170" s="93" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F170" s="94" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="G170" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H170" s="95">
         <v>50</v>
       </c>
       <c r="I170" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J170" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K170" s="98"/>
     </row>
     <row r="171" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C171" s="97"/>
       <c r="D171" s="93" t="s">
         <v>74</v>
       </c>
       <c r="E171" s="93" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F171" s="94" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="G171" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H171" s="95">
         <v>50</v>
       </c>
       <c r="I171" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J171" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K171" s="98"/>
     </row>
     <row r="172" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C172" s="97"/>
       <c r="D172" s="93" t="s">
         <v>77</v>
       </c>
       <c r="E172" s="93" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="F172" s="94" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="G172" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H172" s="95">
         <v>50</v>
       </c>
       <c r="I172" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J172" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K172" s="98"/>
     </row>
     <row r="173" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C173" s="97"/>
       <c r="D173" s="93" t="s">
         <v>80</v>
       </c>
       <c r="E173" s="93" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="F173" s="94" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="G173" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H173" s="95">
         <v>50</v>
       </c>
       <c r="I173" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J173" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K173" s="98"/>
     </row>
     <row r="174" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C174" s="97"/>
       <c r="D174" s="93" t="s">
         <v>83</v>
       </c>
       <c r="E174" s="93" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F174" s="94" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G174" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H174" s="95">
         <v>2</v>
       </c>
       <c r="I174" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J174" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K174" s="98"/>
     </row>
     <row r="175" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C175" s="97"/>
       <c r="D175" s="93" t="s">
         <v>87</v>
       </c>
       <c r="E175" s="93" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="F175" s="94" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="G175" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H175" s="95">
         <v>10</v>
       </c>
       <c r="I175" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J175" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K175" s="98"/>
     </row>
     <row r="176" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C176" s="97"/>
       <c r="D176" s="93" t="s">
         <v>90</v>
       </c>
       <c r="E176" s="93" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="F176" s="94" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="G176" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H176" s="95">
         <v>10</v>
       </c>
       <c r="I176" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J176" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K176" s="98"/>
     </row>
     <row r="177" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C177" s="97"/>
       <c r="D177" s="93" t="s">
         <v>93</v>
       </c>
       <c r="E177" s="93" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F177" s="94" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="G177" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H177" s="95">
         <v>50</v>
       </c>
       <c r="I177" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J177" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K177" s="98"/>
     </row>
     <row r="178" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C178" s="97"/>
       <c r="D178" s="93" t="s">
         <v>96</v>
       </c>
       <c r="E178" s="93" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="F178" s="94" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="G178" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="95">
         <v>1</v>
       </c>
       <c r="I178" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J178" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K178" s="99" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="179" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C179" s="97"/>
       <c r="D179" s="93" t="s">
         <v>99</v>
       </c>
       <c r="E179" s="93" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F179" s="94" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="G179" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H179" s="95">
         <v>20</v>
       </c>
       <c r="I179" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J179" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K179" s="98"/>
     </row>
     <row r="180" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C180" s="97"/>
       <c r="D180" s="93" t="s">
         <v>102</v>
       </c>
       <c r="E180" s="93" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="F180" s="94" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="G180" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H180" s="95">
         <v>10</v>
       </c>
       <c r="I180" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J180" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K180" s="98"/>
     </row>
     <row r="181" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C181" s="97"/>
       <c r="D181" s="93" t="s">
         <v>106</v>
       </c>
       <c r="E181" s="93" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F181" s="94" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="G181" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H181" s="95">
         <v>100</v>
       </c>
       <c r="I181" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J181" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K181" s="98"/>
     </row>
     <row r="182" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C182" s="97"/>
       <c r="D182" s="93" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E182" s="93" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F182" s="94" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="G182" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H182" s="95">
         <v>20</v>
       </c>
       <c r="I182" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J182" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K182" s="98"/>
     </row>
     <row r="183" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C183" s="97"/>
       <c r="D183" s="93" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E183" s="93" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F183" s="94" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="G183" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H183" s="95">
         <v>10</v>
       </c>
       <c r="I183" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J183" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K183" s="98"/>
     </row>
     <row r="184" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C184" s="97"/>
       <c r="D184" s="93" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="E184" s="93" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F184" s="94" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="G184" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H184" s="95">
         <v>100</v>
       </c>
       <c r="I184" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J184" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K184" s="98"/>
     </row>
     <row r="185" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C185" s="97"/>
       <c r="D185" s="93" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="E185" s="93" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F185" s="94" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="G185" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H185" s="95">
         <v>20</v>
       </c>
       <c r="I185" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J185" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K185" s="98"/>
     </row>
     <row r="186" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C186" s="97"/>
       <c r="D186" s="93" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="E186" s="93" t="s">
         <v>81</v>
       </c>
       <c r="F186" s="94" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="G186" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H186" s="95">
         <v>250</v>
       </c>
       <c r="I186" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J186" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K186" s="98"/>
     </row>
     <row r="187" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C187" s="97"/>
       <c r="D187" s="93" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="E187" s="93" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="F187" s="94" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="G187" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H187" s="95">
         <v>100</v>
       </c>
       <c r="I187" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J187" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K187" s="98"/>
     </row>
     <row r="188" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C188" s="97"/>
       <c r="D188" s="93" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="E188" s="93" t="s">
         <v>245</v>
       </c>
       <c r="F188" s="94" t="s">
         <v>245</v>
       </c>
       <c r="G188" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H188" s="95">
         <v>250</v>
       </c>
       <c r="I188" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J188" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K188" s="98"/>
     </row>
     <row r="189" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C189" s="97"/>
       <c r="D189" s="93" t="s">
+        <v>512</v>
+      </c>
+      <c r="E189" s="93" t="s">
+        <v>372</v>
+      </c>
+      <c r="F189" s="94" t="s">
         <v>513</v>
-      </c>
-[...4 lines deleted...]
-        <v>514</v>
       </c>
       <c r="G189" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H189" s="95">
         <v>25</v>
       </c>
       <c r="I189" s="95" t="s">
         <v>27</v>
       </c>
       <c r="J189" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K189" s="98"/>
     </row>
     <row r="190" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C190" s="97"/>
       <c r="D190" s="93" t="s">
+        <v>514</v>
+      </c>
+      <c r="E190" s="93" t="s">
+        <v>453</v>
+      </c>
+      <c r="F190" s="94" t="s">
         <v>515</v>
-      </c>
-[...4 lines deleted...]
-        <v>516</v>
       </c>
       <c r="G190" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="95"/>
       <c r="I190" s="95" t="s">
         <v>27</v>
       </c>
       <c r="J190" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K190" s="98"/>
     </row>
     <row r="191" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C191" s="97"/>
       <c r="D191" s="93" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="E191" s="93" t="s">
+        <v>604</v>
+      </c>
+      <c r="F191" s="113" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="G191" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H191" s="93">
         <v>250</v>
       </c>
       <c r="I191" s="93" t="s">
         <v>27</v>
       </c>
       <c r="J191" s="93" t="s">
         <v>20</v>
       </c>
       <c r="K191" s="112"/>
     </row>
     <row r="192" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C192" s="97"/>
       <c r="D192" s="93" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="E192" s="93" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F192" s="94" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="G192" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="95">
         <v>1</v>
       </c>
       <c r="I192" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J192" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K192" s="98" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="193" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C193" s="97"/>
       <c r="D193" s="93" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="E193" s="93" t="s">
+        <v>533</v>
+      </c>
+      <c r="F193" s="94" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="G193" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="95">
         <v>1</v>
       </c>
       <c r="I193" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J193" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K193" s="98" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="194" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C194" s="97"/>
       <c r="D194" s="93" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="E194" s="93" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F194" s="94" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="G194" s="93" t="s">
         <v>32</v>
       </c>
       <c r="H194" s="95">
         <v>25</v>
       </c>
       <c r="I194" s="95" t="s">
         <v>27</v>
       </c>
       <c r="J194" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K194" s="98"/>
     </row>
     <row r="195" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C195" s="97"/>
       <c r="D195" s="93" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="E195" s="93" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="F195" s="94" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="G195" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H195" s="95">
         <v>25</v>
       </c>
       <c r="I195" s="95" t="s">
         <v>27</v>
       </c>
       <c r="J195" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K195" s="98"/>
     </row>
     <row r="196" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C196" s="97"/>
       <c r="D196" s="93" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="E196" s="93" t="s">
         <v>103</v>
       </c>
       <c r="F196" s="94" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="G196" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="95">
         <v>1</v>
       </c>
       <c r="I196" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J196" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K196" s="98" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="197" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C197" s="97"/>
       <c r="D197" s="93" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="E197" s="93" t="s">
         <v>135</v>
       </c>
       <c r="F197" s="94" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="G197" s="93" t="s">
         <v>137</v>
       </c>
       <c r="H197" s="95"/>
       <c r="I197" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J197" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K197" s="98"/>
     </row>
     <row r="198" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C198" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D198" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E198" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F198" s="49" t="s">
         <v>9</v>
       </c>
       <c r="G198" s="48" t="s">
         <v>10</v>
       </c>
       <c r="H198" s="49" t="s">
         <v>11</v>
       </c>
       <c r="I198" s="49" t="s">
         <v>12</v>
       </c>
       <c r="J198" s="49" t="s">
         <v>13</v>
       </c>
       <c r="K198" s="48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="199" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C199" s="50" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D199" s="51"/>
       <c r="E199" s="51" t="s">
+        <v>317</v>
+      </c>
+      <c r="F199" s="52" t="s">
+        <v>545</v>
+      </c>
+      <c r="G199" s="51" t="s">
         <v>318</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
       <c r="H199" s="53"/>
       <c r="I199" s="53"/>
       <c r="J199" s="53"/>
       <c r="K199" s="54"/>
     </row>
     <row r="200" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C200" s="23"/>
       <c r="D200" s="24" t="s">
         <v>16</v>
       </c>
       <c r="E200" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="F200" s="25" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="G200" s="24" t="s">
         <v>19</v>
       </c>
       <c r="H200" s="26">
         <v>25</v>
       </c>
       <c r="I200" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J200" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K200" s="55"/>
     </row>
     <row r="201" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C201" s="56"/>
       <c r="D201" s="57" t="s">
         <v>23</v>
       </c>
       <c r="E201" s="57" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="58" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="G201" s="57" t="s">
         <v>19</v>
       </c>
       <c r="H201" s="59">
         <v>150</v>
       </c>
       <c r="I201" s="59" t="s">
         <v>20</v>
       </c>
       <c r="J201" s="59"/>
       <c r="K201" s="60"/>
     </row>
     <row r="202" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C202" s="23"/>
       <c r="D202" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E202" s="24" t="s">
+        <v>322</v>
+      </c>
+      <c r="F202" s="25" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="G202" s="24" t="s">
         <v>19</v>
       </c>
       <c r="H202" s="26">
         <v>2000</v>
       </c>
       <c r="I202" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J202" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K202" s="55"/>
     </row>
     <row r="203" spans="3:11" ht="58" x14ac:dyDescent="0.35">
       <c r="C203" s="56"/>
       <c r="D203" s="57" t="s">
         <v>33</v>
       </c>
       <c r="E203" s="57" t="s">
+        <v>324</v>
+      </c>
+      <c r="F203" s="58" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="G203" s="57" t="s">
         <v>19</v>
       </c>
       <c r="H203" s="59">
         <v>50</v>
       </c>
       <c r="I203" s="59" t="s">
         <v>27</v>
       </c>
       <c r="J203" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K203" s="61"/>
     </row>
     <row r="204" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C204" s="23"/>
       <c r="D204" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E204" s="24" t="s">
+        <v>326</v>
+      </c>
+      <c r="F204" s="25" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="G204" s="24" t="s">
         <v>19</v>
       </c>
       <c r="H204" s="26">
         <v>50</v>
       </c>
       <c r="I204" s="26" t="s">
         <v>27</v>
       </c>
       <c r="J204" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K204" s="55"/>
     </row>
     <row r="205" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C205" s="56"/>
       <c r="D205" s="57" t="s">
         <v>39</v>
       </c>
       <c r="E205" s="57" t="s">
+        <v>328</v>
+      </c>
+      <c r="F205" s="58" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="G205" s="57" t="s">
         <v>19</v>
       </c>
       <c r="H205" s="59">
         <v>50</v>
       </c>
       <c r="I205" s="59" t="s">
         <v>27</v>
       </c>
       <c r="J205" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K205" s="60"/>
     </row>
     <row r="206" spans="3:11" ht="58" x14ac:dyDescent="0.35">
       <c r="C206" s="23"/>
       <c r="D206" s="24" t="s">
         <v>42</v>
       </c>
       <c r="E206" s="24" t="s">
+        <v>330</v>
+      </c>
+      <c r="F206" s="25" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="G206" s="24" t="s">
         <v>19</v>
       </c>
       <c r="H206" s="26">
         <v>25</v>
       </c>
       <c r="I206" s="26" t="s">
         <v>27</v>
       </c>
       <c r="J206" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K206" s="55"/>
     </row>
     <row r="207" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C207" s="56"/>
       <c r="D207" s="57" t="s">
         <v>45</v>
       </c>
       <c r="E207" s="59" t="s">
+        <v>332</v>
+      </c>
+      <c r="F207" s="58" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="G207" s="57"/>
       <c r="H207" s="59">
         <v>15</v>
       </c>
       <c r="I207" s="59" t="s">
         <v>27</v>
       </c>
       <c r="J207" s="59" t="s">
         <v>27</v>
       </c>
       <c r="K207" s="60"/>
     </row>
     <row r="208" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C208" s="23"/>
       <c r="D208" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E208" s="26" t="s">
+        <v>334</v>
+      </c>
+      <c r="F208" s="25" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="G208" s="24"/>
       <c r="H208" s="26">
         <v>15</v>
       </c>
       <c r="I208" s="26" t="s">
         <v>27</v>
       </c>
       <c r="J208" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K208" s="55"/>
     </row>
     <row r="209" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C209" s="23"/>
       <c r="D209" s="24" t="s">
         <v>124</v>
       </c>
       <c r="E209" s="24" t="s">
+        <v>336</v>
+      </c>
+      <c r="F209" s="25" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="G209" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="26">
         <v>15</v>
       </c>
       <c r="I209" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J209" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K209" s="55"/>
     </row>
     <row r="210" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C210" s="23"/>
       <c r="D210" s="24" t="s">
         <v>55</v>
       </c>
       <c r="E210" s="24" t="s">
+        <v>338</v>
+      </c>
+      <c r="F210" s="25" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G210" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="26">
         <v>15</v>
       </c>
       <c r="I210" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J210" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K210" s="55"/>
     </row>
     <row r="211" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C211" s="23"/>
       <c r="D211" s="24" t="s">
         <v>59</v>
       </c>
       <c r="E211" s="24" t="s">
+        <v>340</v>
+      </c>
+      <c r="F211" s="25" t="s">
         <v>341</v>
       </c>
-      <c r="F211" s="25" t="s">
+      <c r="G211" s="24" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="H211" s="26">
         <v>5</v>
       </c>
       <c r="I211" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J211" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K211" s="55"/>
     </row>
     <row r="212" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C212" s="23"/>
       <c r="D212" s="24" t="s">
         <v>62</v>
       </c>
       <c r="E212" s="24" t="s">
+        <v>343</v>
+      </c>
+      <c r="F212" s="25" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="G212" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="26">
         <v>1</v>
       </c>
       <c r="I212" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J212" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K212" s="55"/>
     </row>
     <row r="213" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C213" s="23"/>
       <c r="D213" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E213" s="24" t="s">
+        <v>345</v>
+      </c>
+      <c r="F213" s="25" t="s">
         <v>346</v>
       </c>
-      <c r="F213" s="25" t="s">
+      <c r="G213" s="24" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="H213" s="26">
         <v>1</v>
       </c>
       <c r="I213" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J213" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K213" s="55"/>
     </row>
     <row r="214" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C214" s="23"/>
       <c r="D214" s="24" t="s">
         <v>71</v>
       </c>
       <c r="E214" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="F214" s="25" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="G214" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="26">
         <v>1</v>
       </c>
       <c r="I214" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J214" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K214" s="55"/>
     </row>
     <row r="215" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C215" s="23"/>
       <c r="D215" s="24" t="s">
         <v>74</v>
       </c>
       <c r="E215" s="24" t="s">
         <v>103</v>
       </c>
       <c r="F215" s="25" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G215" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="26">
         <v>1</v>
       </c>
       <c r="I215" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J215" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K215" s="55"/>
     </row>
     <row r="216" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C216" s="23"/>
       <c r="D216" s="24" t="s">
         <v>77</v>
       </c>
       <c r="E216" s="24" t="s">
         <v>107</v>
       </c>
       <c r="F216" s="25" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="G216" s="24" t="s">
         <v>137</v>
       </c>
       <c r="H216" s="26"/>
       <c r="I216" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J216" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K216" s="55"/>
     </row>
     <row r="217" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C217" s="90" t="s">
         <v>6</v>
       </c>
       <c r="D217" s="90" t="s">
         <v>7</v>
       </c>
       <c r="E217" s="90" t="s">
         <v>8</v>
       </c>
       <c r="F217" s="91" t="s">
         <v>9</v>
       </c>
       <c r="G217" s="90" t="s">
         <v>10</v>
       </c>
       <c r="H217" s="91" t="s">
         <v>11</v>
       </c>
       <c r="I217" s="91" t="s">
         <v>12</v>
       </c>
       <c r="J217" s="91" t="s">
         <v>13</v>
       </c>
       <c r="K217" s="90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="218" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C218" s="97" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D218" s="93" t="s">
         <v>16</v>
       </c>
       <c r="E218" s="93" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F218" s="94" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="G218" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H218" s="95">
         <v>50</v>
       </c>
       <c r="I218" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J218" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K218" s="99" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="219" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C219" s="97"/>
       <c r="D219" s="93" t="s">
         <v>23</v>
       </c>
       <c r="E219" s="93" t="s">
         <v>30</v>
       </c>
       <c r="F219" s="94" t="s">
+        <v>570</v>
+      </c>
+      <c r="G219" s="93" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="H219" s="95">
         <v>15</v>
       </c>
       <c r="I219" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J219" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K219" s="99"/>
     </row>
     <row r="220" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C220" s="97"/>
       <c r="D220" s="93" t="s">
         <v>29</v>
       </c>
       <c r="E220" s="93" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="F220" s="94" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="G220" s="95" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="95">
         <v>15</v>
       </c>
       <c r="I220" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J220" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K220" s="98" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="221" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C221" s="97"/>
       <c r="D221" s="93" t="s">
         <v>29</v>
       </c>
       <c r="E221" s="93" t="s">
         <v>215</v>
       </c>
       <c r="F221" s="94" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="G221" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="95">
         <v>15</v>
       </c>
       <c r="I221" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J221" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K221" s="99" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="222" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C222" s="97"/>
       <c r="D222" s="93" t="s">
         <v>33</v>
       </c>
       <c r="E222" s="93" t="s">
+        <v>575</v>
+      </c>
+      <c r="F222" s="94" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="G222" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H222" s="95">
         <v>25</v>
       </c>
       <c r="I222" s="95" t="s">
         <v>27</v>
       </c>
       <c r="J222" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K222" s="99" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="223" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C223" s="97"/>
       <c r="D223" s="93" t="s">
         <v>36</v>
       </c>
       <c r="E223" s="93" t="s">
+        <v>578</v>
+      </c>
+      <c r="F223" s="94" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="G223" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="95">
         <v>20</v>
       </c>
       <c r="I223" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J223" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K223" s="99" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="224" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C224" s="97"/>
       <c r="D224" s="93" t="s">
         <v>33</v>
       </c>
       <c r="E224" s="93" t="s">
+        <v>367</v>
+      </c>
+      <c r="F224" s="94" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="G224" s="93" t="s">
         <v>19</v>
       </c>
       <c r="H224" s="95">
         <v>250</v>
       </c>
       <c r="I224" s="95" t="s">
         <v>27</v>
       </c>
       <c r="J224" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K224" s="99" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="225" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C225" s="97"/>
       <c r="D225" s="93" t="s">
         <v>36</v>
       </c>
       <c r="E225" s="93" t="s">
+        <v>581</v>
+      </c>
+      <c r="F225" s="94" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="G225" s="93" t="s">
         <v>250</v>
       </c>
       <c r="H225" s="95">
         <v>100</v>
       </c>
       <c r="I225" s="95" t="s">
         <v>27</v>
       </c>
       <c r="J225" s="95" t="s">
         <v>27</v>
       </c>
       <c r="K225" s="99"/>
     </row>
     <row r="226" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C226" s="97"/>
       <c r="D226" s="93" t="s">
         <v>39</v>
       </c>
       <c r="E226" s="93" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="F226" s="94" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="G226" s="93" t="s">
         <v>250</v>
       </c>
       <c r="H226" s="95">
         <v>50</v>
       </c>
       <c r="I226" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J226" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K226" s="99" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="227" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C227" s="97"/>
       <c r="D227" s="93" t="s">
         <v>42</v>
       </c>
       <c r="E227" s="93" t="s">
+        <v>585</v>
+      </c>
+      <c r="F227" s="94" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="G227" s="93" t="s">
         <v>26</v>
       </c>
       <c r="H227" s="95">
         <v>1</v>
       </c>
       <c r="I227" s="95" t="s">
         <v>20</v>
       </c>
       <c r="J227" s="95" t="s">
         <v>20</v>
       </c>
       <c r="K227" s="99" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="228" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C228" s="122" t="s">
         <v>6</v>
       </c>
       <c r="D228" s="122" t="s">
         <v>7</v>
       </c>
       <c r="E228" s="122" t="s">
         <v>8</v>
       </c>
       <c r="F228" s="123" t="s">
         <v>9</v>
       </c>
       <c r="G228" s="122" t="s">
         <v>10</v>
       </c>
       <c r="H228" s="123" t="s">
         <v>11</v>
       </c>
       <c r="I228" s="123" t="s">
         <v>12</v>
       </c>
       <c r="J228" s="123" t="s">
         <v>13</v>
       </c>
       <c r="K228" s="122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="229" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C229" s="114" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D229" s="115" t="s">
         <v>16</v>
       </c>
       <c r="E229" s="115" t="s">
         <v>240</v>
       </c>
       <c r="F229" s="116" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="G229" s="115" t="s">
         <v>19</v>
       </c>
       <c r="H229" s="117">
         <v>25</v>
       </c>
       <c r="I229" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J229" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K229" s="118"/>
     </row>
     <row r="230" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C230" s="119"/>
       <c r="D230" s="115" t="s">
         <v>23</v>
       </c>
       <c r="E230" s="115" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F230" s="116" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="G230" s="115" t="s">
         <v>19</v>
       </c>
       <c r="H230" s="117">
         <v>500</v>
       </c>
       <c r="I230" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J230" s="117" t="s">
         <v>20</v>
       </c>
       <c r="K230" s="120"/>
     </row>
     <row r="231" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C231" s="119"/>
       <c r="D231" s="115" t="s">
         <v>29</v>
       </c>
       <c r="E231" s="115" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F231" s="116" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="G231" s="115" t="s">
         <v>19</v>
       </c>
       <c r="H231" s="117">
         <v>50</v>
       </c>
       <c r="I231" s="117" t="s">
         <v>27</v>
       </c>
       <c r="J231" s="117" t="s">
         <v>20</v>
       </c>
       <c r="K231" s="120"/>
     </row>
     <row r="232" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C232" s="119"/>
       <c r="D232" s="115" t="s">
         <v>33</v>
       </c>
       <c r="E232" s="115" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F232" s="116" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="G232" s="115" t="s">
         <v>19</v>
       </c>
       <c r="H232" s="117">
         <v>50</v>
       </c>
       <c r="I232" s="117" t="s">
         <v>27</v>
       </c>
       <c r="J232" s="117" t="s">
         <v>20</v>
       </c>
       <c r="K232" s="120"/>
     </row>
     <row r="233" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C233" s="119"/>
       <c r="D233" s="115" t="s">
         <v>36</v>
       </c>
       <c r="E233" s="115" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F233" s="116" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="G233" s="115" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="117">
         <v>1</v>
       </c>
       <c r="I233" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J233" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K233" s="120" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="234" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C234" s="119"/>
       <c r="D234" s="115" t="s">
         <v>39</v>
       </c>
       <c r="E234" s="115" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F234" s="116" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="G234" s="115" t="s">
         <v>26</v>
       </c>
       <c r="H234" s="117">
         <v>15</v>
       </c>
       <c r="I234" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J234" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K234" s="120"/>
     </row>
     <row r="235" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C235" s="119"/>
       <c r="D235" s="115" t="s">
         <v>42</v>
       </c>
       <c r="E235" s="115" t="s">
+        <v>553</v>
+      </c>
+      <c r="F235" s="116" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="G235" s="115" t="s">
         <v>250</v>
       </c>
       <c r="H235" s="117">
         <v>25</v>
       </c>
       <c r="I235" s="117" t="s">
         <v>27</v>
       </c>
       <c r="J235" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K235" s="120"/>
     </row>
     <row r="236" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C236" s="119"/>
       <c r="D236" s="115" t="s">
         <v>45</v>
       </c>
       <c r="E236" s="115" t="s">
+        <v>555</v>
+      </c>
+      <c r="F236" s="116" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="G236" s="115" t="s">
         <v>250</v>
       </c>
       <c r="H236" s="117">
         <v>25</v>
       </c>
       <c r="I236" s="117" t="s">
         <v>27</v>
       </c>
       <c r="J236" s="117" t="s">
         <v>20</v>
       </c>
       <c r="K236" s="120"/>
     </row>
     <row r="237" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C237" s="119"/>
       <c r="D237" s="115" t="s">
         <v>48</v>
       </c>
       <c r="E237" s="115" t="s">
+        <v>557</v>
+      </c>
+      <c r="F237" s="116" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="G237" s="115" t="s">
         <v>26</v>
       </c>
       <c r="H237" s="117">
         <v>1</v>
       </c>
       <c r="I237" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J237" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K237" s="120" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="238" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C238" s="119"/>
       <c r="D238" s="115" t="s">
         <v>124</v>
       </c>
       <c r="E238" s="115" t="s">
+        <v>559</v>
+      </c>
+      <c r="F238" s="116" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="G238" s="115" t="s">
         <v>26</v>
       </c>
       <c r="H238" s="117">
         <v>1</v>
       </c>
       <c r="I238" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J238" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K238" s="120" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="239" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C239" s="119"/>
       <c r="D239" s="115" t="s">
         <v>55</v>
       </c>
       <c r="E239" s="115" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="F239" s="116" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="G239" s="115" t="s">
         <v>26</v>
       </c>
       <c r="H239" s="117">
         <v>15</v>
       </c>
       <c r="I239" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J239" s="117" t="s">
         <v>20</v>
       </c>
       <c r="K239" s="120"/>
     </row>
     <row r="240" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C240" s="119"/>
       <c r="D240" s="115" t="s">
         <v>59</v>
       </c>
       <c r="E240" s="115" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="F240" s="116" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="G240" s="115" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="117">
         <v>20</v>
       </c>
       <c r="I240" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J240" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K240" s="121"/>
     </row>
     <row r="241" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C241" s="119"/>
       <c r="D241" s="115" t="s">
         <v>65</v>
       </c>
       <c r="E241" s="115" t="s">
+        <v>563</v>
+      </c>
+      <c r="F241" s="116" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="G241" s="115" t="s">
         <v>26</v>
       </c>
       <c r="H241" s="117">
         <v>1</v>
       </c>
       <c r="I241" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J241" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K241" s="121"/>
     </row>
     <row r="242" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C242" s="119"/>
       <c r="D242" s="115" t="s">
         <v>65</v>
       </c>
       <c r="E242" s="115" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="F242" s="116" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="G242" s="115" t="s">
         <v>250</v>
       </c>
       <c r="H242" s="117">
         <v>25</v>
       </c>
       <c r="I242" s="117" t="s">
         <v>27</v>
       </c>
       <c r="J242" s="117" t="s">
         <v>20</v>
       </c>
       <c r="K242" s="120"/>
     </row>
     <row r="243" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C243" s="119"/>
       <c r="D243" s="115" t="s">
         <v>68</v>
       </c>
       <c r="E243" s="115" t="s">
+        <v>566</v>
+      </c>
+      <c r="F243" s="116" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="G243" s="115" t="s">
         <v>26</v>
       </c>
       <c r="H243" s="117">
         <v>1</v>
       </c>
       <c r="I243" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J243" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K243" s="120" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="244" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C244" s="119"/>
       <c r="D244" s="115" t="s">
         <v>71</v>
       </c>
       <c r="E244" s="115" t="s">
         <v>103</v>
       </c>
       <c r="F244" s="116" t="s">
-        <v>349</v>
+        <v>787</v>
       </c>
       <c r="G244" s="115" t="s">
         <v>26</v>
       </c>
       <c r="H244" s="117">
         <v>1</v>
       </c>
       <c r="I244" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J244" s="117" t="s">
         <v>27</v>
       </c>
       <c r="K244" s="120"/>
     </row>
     <row r="245" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C245" s="119"/>
       <c r="D245" s="115" t="s">
         <v>74</v>
       </c>
       <c r="E245" s="115" t="s">
         <v>107</v>
       </c>
       <c r="F245" s="116" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="G245" s="115" t="s">
         <v>137</v>
       </c>
       <c r="H245" s="117"/>
       <c r="I245" s="117" t="s">
         <v>20</v>
       </c>
       <c r="J245" s="117" t="s">
         <v>20</v>
       </c>
       <c r="K245" s="120"/>
     </row>
     <row r="246" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C246" s="62" t="s">
         <v>6</v>
       </c>
       <c r="D246" s="62" t="s">
         <v>7</v>
       </c>
       <c r="E246" s="34" t="s">
         <v>8</v>
       </c>
       <c r="F246" s="63" t="s">
         <v>9</v>
       </c>
       <c r="G246" s="62" t="s">
         <v>10</v>
       </c>
       <c r="H246" s="64" t="s">
         <v>11</v>
       </c>
       <c r="I246" s="65" t="s">
         <v>12</v>
       </c>
       <c r="J246" s="65" t="s">
         <v>13</v>
       </c>
       <c r="K246" s="66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="247" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C247" s="34" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D247" s="35" t="s">
         <v>16</v>
       </c>
       <c r="E247" s="67" t="s">
+        <v>351</v>
+      </c>
+      <c r="F247" s="36" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="G247" s="35" t="s">
         <v>19</v>
       </c>
       <c r="H247" s="37">
         <v>25</v>
       </c>
       <c r="I247" s="68" t="s">
         <v>27</v>
       </c>
       <c r="J247" s="68" t="s">
         <v>27</v>
       </c>
       <c r="K247" s="69" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="248" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C248" s="39"/>
       <c r="D248" s="40" t="s">
         <v>23</v>
       </c>
       <c r="E248" s="40" t="s">
+        <v>354</v>
+      </c>
+      <c r="F248" s="41" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="G248" s="42" t="s">
         <v>19</v>
       </c>
       <c r="H248" s="42">
         <v>100</v>
       </c>
       <c r="I248" s="42" t="s">
         <v>27</v>
       </c>
       <c r="J248" s="42" t="s">
         <v>27</v>
       </c>
       <c r="K248" s="43"/>
     </row>
     <row r="249" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C249" s="34"/>
       <c r="D249" s="35" t="s">
         <v>29</v>
       </c>
       <c r="E249" s="35" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="36" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="G249" s="35" t="s">
         <v>19</v>
       </c>
       <c r="H249" s="37">
         <v>1</v>
       </c>
       <c r="I249" s="37" t="s">
         <v>20</v>
       </c>
       <c r="J249" s="37" t="s">
         <v>20</v>
       </c>
       <c r="K249" s="38"/>
     </row>
     <row r="250" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C250" s="39"/>
       <c r="D250" s="40" t="s">
         <v>33</v>
       </c>
       <c r="E250" s="40" t="s">
+        <v>357</v>
+      </c>
+      <c r="F250" s="41" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="G250" s="40" t="s">
         <v>26</v>
       </c>
       <c r="H250" s="42">
         <v>50</v>
       </c>
       <c r="I250" s="42" t="s">
         <v>27</v>
       </c>
       <c r="J250" s="42"/>
       <c r="K250" s="32"/>
     </row>
     <row r="251" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C251" s="39"/>
       <c r="D251" s="40" t="s">
         <v>36</v>
       </c>
       <c r="E251" s="40" t="s">
+        <v>359</v>
+      </c>
+      <c r="F251" s="41" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G251" s="40" t="s">
         <v>250</v>
       </c>
       <c r="H251" s="42">
         <v>100</v>
       </c>
       <c r="I251" s="42" t="s">
         <v>20</v>
       </c>
       <c r="J251" s="42"/>
       <c r="K251" s="32"/>
     </row>
     <row r="252" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C252" s="39"/>
       <c r="D252" s="40" t="s">
         <v>39</v>
       </c>
       <c r="E252" s="40" t="s">
         <v>103</v>
       </c>
       <c r="F252" s="41" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G252" s="40" t="s">
         <v>26</v>
       </c>
       <c r="H252" s="42">
         <v>1</v>
       </c>
       <c r="I252" s="42" t="s">
         <v>20</v>
       </c>
       <c r="J252" s="42"/>
       <c r="K252" s="32"/>
     </row>
     <row r="253" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C253" s="39"/>
       <c r="D253" s="40" t="s">
         <v>42</v>
       </c>
       <c r="E253" s="40" t="s">
         <v>107</v>
       </c>
       <c r="F253" s="41" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="G253" s="40" t="s">
         <v>137</v>
       </c>
       <c r="H253" s="42"/>
       <c r="I253" s="42" t="s">
         <v>20</v>
       </c>
       <c r="J253" s="42"/>
       <c r="K253" s="32"/>
     </row>
     <row r="254" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C254" s="48" t="s">
         <v>6</v>
       </c>
       <c r="D254" s="48" t="s">
         <v>7</v>
       </c>
       <c r="E254" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F254" s="49" t="s">
         <v>9</v>
       </c>
       <c r="G254" s="48" t="s">
@@ -14810,140 +13081,140 @@
       </c>
       <c r="H254" s="49" t="s">
         <v>11</v>
       </c>
       <c r="I254" s="49" t="s">
         <v>12</v>
       </c>
       <c r="J254" s="49" t="s">
         <v>13</v>
       </c>
       <c r="K254" s="48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="255" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C255" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D255" s="51" t="s">
         <v>16</v>
       </c>
       <c r="E255" s="51" t="s">
         <v>63</v>
       </c>
       <c r="F255" s="52" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="G255" s="51" t="s">
         <v>19</v>
       </c>
       <c r="H255" s="53">
         <v>50</v>
       </c>
       <c r="I255" s="53"/>
       <c r="J255" s="53" t="s">
         <v>27</v>
       </c>
       <c r="K255" s="54"/>
     </row>
     <row r="256" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C256" s="23"/>
       <c r="D256" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E256" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F256" s="25" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="G256" s="24" t="s">
         <v>19</v>
       </c>
       <c r="H256" s="26">
         <v>50</v>
       </c>
       <c r="I256" s="26"/>
       <c r="J256" s="26" t="s">
         <v>27</v>
       </c>
       <c r="K256" s="55"/>
     </row>
     <row r="257" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C257" s="56"/>
       <c r="D257" s="57" t="s">
         <v>29</v>
       </c>
       <c r="E257" s="57" t="s">
+        <v>288</v>
+      </c>
+      <c r="F257" s="58" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="G257" s="57" t="s">
         <v>19</v>
       </c>
       <c r="H257" s="59">
         <v>1</v>
       </c>
       <c r="I257" s="59"/>
       <c r="J257" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K257" s="60"/>
     </row>
     <row r="258" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C258" s="23"/>
       <c r="D258" s="24" t="s">
         <v>33</v>
       </c>
       <c r="E258" s="24" t="s">
         <v>146</v>
       </c>
       <c r="F258" s="25" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G258" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H258" s="26">
         <v>20</v>
       </c>
       <c r="I258" s="26"/>
       <c r="J258" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K258" s="55"/>
     </row>
     <row r="259" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C259" s="56"/>
       <c r="D259" s="57" t="s">
         <v>36</v>
       </c>
       <c r="E259" s="57" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F259" s="58"/>
       <c r="G259" s="57" t="s">
         <v>26</v>
       </c>
       <c r="H259" s="59">
         <v>10</v>
       </c>
       <c r="I259" s="59"/>
       <c r="J259" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K259" s="61"/>
     </row>
     <row r="260" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C260" s="23"/>
       <c r="D260" s="24" t="s">
         <v>39</v>
       </c>
       <c r="E260" s="24" t="s">
         <v>75</v>
       </c>
       <c r="F260" s="25"/>
       <c r="G260" s="24" t="s">
         <v>26</v>
@@ -14965,464 +13236,464 @@
       <c r="E261" s="57" t="s">
         <v>78</v>
       </c>
       <c r="F261" s="58"/>
       <c r="G261" s="57" t="s">
         <v>250</v>
       </c>
       <c r="H261" s="59">
         <v>100</v>
       </c>
       <c r="I261" s="59"/>
       <c r="J261" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K261" s="60"/>
     </row>
     <row r="262" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C262" s="23"/>
       <c r="D262" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E262" s="24" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="25" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G262" s="24" t="s">
         <v>19</v>
       </c>
       <c r="H262" s="26">
         <v>160</v>
       </c>
       <c r="I262" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J262" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K262" s="55"/>
     </row>
     <row r="263" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C263" s="56"/>
       <c r="D263" s="57" t="s">
         <v>48</v>
       </c>
       <c r="E263" s="59" t="s">
+        <v>293</v>
+      </c>
+      <c r="F263" s="58" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="G263" s="57" t="s">
         <v>19</v>
       </c>
       <c r="H263" s="59">
         <v>50</v>
       </c>
       <c r="I263" s="59"/>
       <c r="J263" s="59" t="s">
         <v>27</v>
       </c>
       <c r="K263" s="60"/>
     </row>
     <row r="264" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C264" s="23"/>
       <c r="D264" s="24" t="s">
         <v>124</v>
       </c>
       <c r="E264" s="26" t="s">
+        <v>295</v>
+      </c>
+      <c r="F264" s="25" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="G264" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H264" s="26">
         <v>1</v>
       </c>
       <c r="I264" s="26" t="s">
         <v>27</v>
       </c>
       <c r="J264" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K264" s="55" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="265" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C265" s="56"/>
       <c r="D265" s="57" t="s">
         <v>55</v>
       </c>
       <c r="E265" s="59" t="s">
         <v>103</v>
       </c>
       <c r="F265" s="58" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="G265" s="57" t="s">
         <v>26</v>
       </c>
       <c r="H265" s="59">
         <v>1</v>
       </c>
       <c r="I265" s="59" t="s">
         <v>20</v>
       </c>
       <c r="J265" s="59" t="s">
         <v>27</v>
       </c>
       <c r="K265" s="60" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="266" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C266" s="23"/>
       <c r="D266" s="24" t="s">
         <v>59</v>
       </c>
       <c r="E266" s="24" t="s">
         <v>107</v>
       </c>
       <c r="F266" s="25" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="G266" s="24" t="s">
         <v>137</v>
       </c>
       <c r="H266" s="26"/>
       <c r="I266" s="26"/>
       <c r="J266" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K266" s="55"/>
     </row>
     <row r="267" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C267" s="56"/>
       <c r="D267" s="57" t="s">
         <v>62</v>
       </c>
       <c r="E267" s="59" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="F267" s="58" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="G267" s="57" t="s">
         <v>250</v>
       </c>
       <c r="H267" s="59">
         <v>25</v>
       </c>
       <c r="I267" s="59" t="s">
         <v>27</v>
       </c>
       <c r="J267" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K267" s="60" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="268" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C268" s="23"/>
       <c r="D268" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E268" s="24" t="s">
+        <v>303</v>
+      </c>
+      <c r="F268" s="25" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="G268" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H268" s="26">
         <v>1</v>
       </c>
       <c r="I268" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J268" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K268" s="102" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="269" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C269" s="56"/>
       <c r="D269" s="57" t="s">
         <v>68</v>
       </c>
       <c r="E269" s="59" t="s">
+        <v>305</v>
+      </c>
+      <c r="F269" s="58" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="G269" s="57" t="s">
         <v>250</v>
       </c>
       <c r="H269" s="59">
         <v>25</v>
       </c>
       <c r="I269" s="59" t="s">
         <v>20</v>
       </c>
       <c r="J269" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K269" s="60"/>
     </row>
     <row r="270" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C270" s="23"/>
       <c r="D270" s="24" t="s">
         <v>71</v>
       </c>
       <c r="E270" s="24" t="s">
+        <v>307</v>
+      </c>
+      <c r="F270" s="25" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="G270" s="24" t="s">
         <v>137</v>
       </c>
       <c r="H270" s="26"/>
       <c r="I270" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J270" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K270" s="55"/>
     </row>
     <row r="271" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C271" s="56"/>
       <c r="D271" s="57" t="s">
         <v>74</v>
       </c>
       <c r="E271" s="59" t="s">
+        <v>309</v>
+      </c>
+      <c r="F271" s="58" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="G271" s="57" t="s">
         <v>250</v>
       </c>
       <c r="H271" s="59">
         <v>50</v>
       </c>
       <c r="I271" s="59" t="s">
         <v>20</v>
       </c>
       <c r="J271" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K271" s="60"/>
     </row>
     <row r="272" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C272" s="23"/>
       <c r="D272" s="24" t="s">
         <v>77</v>
       </c>
       <c r="E272" s="24" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F272" s="25" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="G272" s="24" t="s">
         <v>250</v>
       </c>
       <c r="H272" s="26">
         <v>50</v>
       </c>
       <c r="I272" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J272" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K272" s="55"/>
     </row>
     <row r="273" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C273" s="56"/>
       <c r="D273" s="57" t="s">
         <v>80</v>
       </c>
       <c r="E273" s="59" t="s">
         <v>126</v>
       </c>
       <c r="F273" s="58" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="G273" s="57" t="s">
         <v>250</v>
       </c>
       <c r="H273" s="59">
         <v>50</v>
       </c>
       <c r="I273" s="59" t="s">
         <v>20</v>
       </c>
       <c r="J273" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K273" s="60"/>
     </row>
     <row r="274" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C274" s="23"/>
       <c r="D274" s="24" t="s">
         <v>83</v>
       </c>
       <c r="E274" s="24" t="s">
         <v>128</v>
       </c>
       <c r="F274" s="25" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="G274" s="24" t="s">
         <v>250</v>
       </c>
       <c r="H274" s="26">
         <v>2</v>
       </c>
       <c r="I274" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J274" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K274" s="55"/>
     </row>
     <row r="275" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C275" s="56"/>
       <c r="D275" s="57" t="s">
         <v>87</v>
       </c>
       <c r="E275" s="59" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F275" s="58" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="G275" s="57" t="s">
         <v>250</v>
       </c>
       <c r="H275" s="59">
         <v>10</v>
       </c>
       <c r="I275" s="59" t="s">
         <v>20</v>
       </c>
       <c r="J275" s="59" t="s">
         <v>20</v>
       </c>
       <c r="K275" s="60"/>
     </row>
     <row r="276" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C276" s="23"/>
       <c r="D276" s="24" t="s">
         <v>90</v>
       </c>
       <c r="E276" s="24" t="s">
         <v>132</v>
       </c>
       <c r="F276" s="25" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="G276" s="24" t="s">
         <v>250</v>
       </c>
       <c r="H276" s="26">
         <v>10</v>
       </c>
       <c r="I276" s="26" t="s">
         <v>20</v>
       </c>
       <c r="J276" s="26" t="s">
         <v>20</v>
       </c>
       <c r="K276" s="55"/>
     </row>
     <row r="277" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C277" s="44" t="s">
         <v>6</v>
       </c>
       <c r="D277" s="44" t="s">
         <v>7</v>
       </c>
       <c r="E277" s="44" t="s">
         <v>8</v>
       </c>
       <c r="F277" s="45" t="s">
         <v>9</v>
       </c>
       <c r="G277" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H277" s="45" t="s">
         <v>11</v>
       </c>
       <c r="I277" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J277" s="45" t="s">
         <v>13</v>
       </c>
       <c r="K277" s="44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="278" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C278" s="28" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D278" s="29"/>
       <c r="E278" s="29"/>
       <c r="F278" s="30"/>
       <c r="G278" s="29"/>
       <c r="H278" s="31"/>
       <c r="I278" s="31"/>
       <c r="J278" s="31"/>
       <c r="K278" s="46"/>
     </row>
     <row r="279" spans="3:11" ht="63" x14ac:dyDescent="0.35">
       <c r="C279" s="28"/>
       <c r="D279" s="29"/>
       <c r="E279" s="29"/>
       <c r="F279" s="47" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="G279" s="29"/>
       <c r="H279" s="31"/>
       <c r="I279" s="31"/>
       <c r="J279" s="31"/>
       <c r="K279" s="17"/>
     </row>
     <row r="280" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C280" s="28"/>
       <c r="D280" s="29"/>
       <c r="E280" s="29"/>
       <c r="F280" s="30"/>
       <c r="G280" s="29"/>
       <c r="H280" s="31"/>
       <c r="I280" s="31"/>
       <c r="J280" s="31"/>
       <c r="K280" s="17"/>
     </row>
     <row r="281" spans="3:11" x14ac:dyDescent="0.35">
       <c r="C281" s="28"/>
       <c r="D281" s="29"/>
       <c r="E281" s="29"/>
       <c r="F281" s="30"/>
       <c r="G281" s="29"/>
       <c r="H281" s="31"/>
@@ -15522,440 +13793,440 @@
       <c r="E1" s="72" t="s">
         <v>120</v>
       </c>
       <c r="F1" s="72" t="s">
         <v>126</v>
       </c>
       <c r="G1" s="72" t="s">
         <v>128</v>
       </c>
       <c r="H1" s="73" t="s">
         <v>130</v>
       </c>
       <c r="I1" s="72" t="s">
         <v>132</v>
       </c>
       <c r="J1" s="72" t="s">
         <v>69</v>
       </c>
       <c r="K1" s="72" t="s">
         <v>194</v>
       </c>
       <c r="L1" s="72" t="s">
         <v>78</v>
       </c>
       <c r="M1" s="73" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="N1" s="73" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="O1" s="73" t="s">
         <v>197</v>
       </c>
       <c r="P1" s="73" t="s">
         <v>231</v>
       </c>
       <c r="Q1" s="77" t="s">
         <v>200</v>
       </c>
       <c r="R1" s="77" t="s">
         <v>229</v>
       </c>
       <c r="S1" s="72" t="s">
         <v>224</v>
       </c>
       <c r="T1" s="72" t="s">
         <v>227</v>
       </c>
       <c r="U1" s="72" t="s">
         <v>202</v>
       </c>
       <c r="V1" s="72" t="s">
         <v>81</v>
       </c>
       <c r="W1" s="72" t="s">
         <v>103</v>
       </c>
       <c r="X1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:25" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C2" s="126" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="D2" s="126" t="s">
+        <v>658</v>
+      </c>
+      <c r="E2" s="126" t="s">
+        <v>704</v>
+      </c>
+      <c r="F2" s="126" t="s">
         <v>659</v>
       </c>
-      <c r="E2" s="126" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="126" t="s">
+      <c r="G2" s="126" t="s">
         <v>660</v>
       </c>
-      <c r="G2" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" s="126" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="M2" s="126" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="N2" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="O2" s="126" t="s">
+        <v>706</v>
+      </c>
+      <c r="P2" s="126" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="Q2" s="127">
         <v>45658</v>
       </c>
       <c r="R2" s="127">
         <v>45658</v>
       </c>
       <c r="S2" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="T2" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="X2" s="127"/>
       <c r="Y2" s="128"/>
     </row>
     <row r="3" spans="1:25" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B3" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C3" s="126" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="D3" s="126" t="s">
+        <v>658</v>
+      </c>
+      <c r="E3" s="126" t="s">
+        <v>705</v>
+      </c>
+      <c r="F3" s="126" t="s">
         <v>659</v>
       </c>
-      <c r="E3" s="126" t="s">
+      <c r="G3" s="126" t="s">
+        <v>660</v>
+      </c>
+      <c r="H3" s="126" t="s">
+        <v>662</v>
+      </c>
+      <c r="M3" s="126" t="s">
+        <v>628</v>
+      </c>
+      <c r="N3" s="126" t="s">
+        <v>626</v>
+      </c>
+      <c r="O3" s="126" t="s">
         <v>706</v>
       </c>
-      <c r="F3" s="126" t="s">
-[...14 lines deleted...]
-      <c r="O3" s="126" t="s">
+      <c r="P3" s="126" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="Q3" s="127">
         <v>45658</v>
       </c>
       <c r="R3" s="127">
         <v>45658</v>
       </c>
       <c r="S3" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="T3" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="X3" s="127"/>
       <c r="Y3" s="128"/>
     </row>
     <row r="4" spans="1:25" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C4" s="126" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D4" s="126" t="s">
+        <v>703</v>
+      </c>
+      <c r="E4" s="126" t="s">
         <v>704</v>
       </c>
-      <c r="E4" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="126" t="s">
+        <v>659</v>
+      </c>
+      <c r="G4" s="126" t="s">
         <v>660</v>
       </c>
-      <c r="G4" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="126" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="M4" s="126" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="N4" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="O4" s="126" t="s">
+        <v>706</v>
+      </c>
+      <c r="P4" s="126" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="Q4" s="127">
         <v>45658</v>
       </c>
       <c r="R4" s="127">
         <v>45658</v>
       </c>
       <c r="S4" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="T4" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="X4" s="127"/>
       <c r="Y4" s="128"/>
     </row>
     <row r="5" spans="1:25" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B5" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C5" s="126" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="D5" s="126" t="s">
+        <v>703</v>
+      </c>
+      <c r="E5" s="126" t="s">
         <v>704</v>
       </c>
-      <c r="E5" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="126" t="s">
+        <v>659</v>
+      </c>
+      <c r="G5" s="126" t="s">
         <v>660</v>
       </c>
-      <c r="G5" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="126" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="M5" s="126" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="N5" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="O5" s="126" t="s">
+        <v>706</v>
+      </c>
+      <c r="P5" s="126" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="Q5" s="127">
         <v>45658</v>
       </c>
       <c r="R5" s="127">
         <v>45658</v>
       </c>
       <c r="S5" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="T5" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="X5" s="127"/>
       <c r="Y5" s="128"/>
     </row>
     <row r="6" spans="1:25" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C6" s="126" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D6" s="126" t="s">
+        <v>664</v>
+      </c>
+      <c r="F6" s="126" t="s">
         <v>665</v>
       </c>
-      <c r="F6" s="126" t="s">
+      <c r="G6" s="126" t="s">
         <v>666</v>
       </c>
-      <c r="G6" s="126" t="s">
+      <c r="H6" s="126" t="s">
         <v>667</v>
       </c>
-      <c r="H6" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="126" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="N6" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="O6" s="126" t="s">
+        <v>706</v>
+      </c>
+      <c r="P6" s="126" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="Q6" s="127">
         <v>45689</v>
       </c>
       <c r="R6" s="127">
         <v>45689</v>
       </c>
       <c r="S6" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="T6" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="X6" s="127"/>
       <c r="Y6" s="128"/>
     </row>
     <row r="7" spans="1:25" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B7" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C7" s="126" t="s">
+        <v>732</v>
+      </c>
+      <c r="D7" s="126" t="s">
         <v>733</v>
       </c>
-      <c r="D7" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="126" t="s">
+        <v>665</v>
+      </c>
+      <c r="G7" s="126" t="s">
         <v>666</v>
       </c>
-      <c r="G7" s="126" t="s">
+      <c r="H7" s="126" t="s">
         <v>667</v>
       </c>
-      <c r="H7" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" s="126" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="N7" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="O7" s="126" t="s">
+        <v>706</v>
+      </c>
+      <c r="P7" s="126" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="Q7" s="127">
         <v>45717</v>
       </c>
       <c r="R7" s="127">
         <v>45717</v>
       </c>
       <c r="S7" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="T7" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="X7" s="127"/>
       <c r="Y7" s="128"/>
     </row>
     <row r="8" spans="1:25" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="126" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C8" s="126" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="D8" s="126" t="s">
+        <v>668</v>
+      </c>
+      <c r="F8" s="126" t="s">
         <v>669</v>
       </c>
-      <c r="F8" s="126" t="s">
+      <c r="G8" s="126" t="s">
         <v>670</v>
       </c>
-      <c r="G8" s="126" t="s">
+      <c r="H8" s="126" t="s">
         <v>671</v>
       </c>
-      <c r="H8" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="126" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="N8" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="O8" s="126" t="s">
+        <v>706</v>
+      </c>
+      <c r="P8" s="126" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="Q8" s="127">
         <v>36526</v>
       </c>
       <c r="R8" s="127">
         <v>36526</v>
       </c>
       <c r="S8" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="T8" s="126" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="W8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="X8" s="127">
         <v>45658</v>
       </c>
       <c r="Y8" s="128"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17A12D15-9FC7-4002-B905-BDE1F973EE6A}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:Y3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="39.453125" bestFit="1" customWidth="1"/>
@@ -15964,93 +14235,93 @@
     <col min="4" max="4" width="13.1796875" style="75" customWidth="1"/>
     <col min="5" max="6" width="8.7265625" style="75"/>
     <col min="7" max="7" width="7.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.26953125" style="75" customWidth="1"/>
     <col min="15" max="15" width="10.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.26953125" style="75" customWidth="1"/>
     <col min="18" max="19" width="13.26953125" style="70" customWidth="1"/>
     <col min="20" max="20" width="18.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="28.54296875" style="75" customWidth="1"/>
     <col min="25" max="25" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="104" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>160</v>
       </c>
       <c r="C1" s="73" t="s">
         <v>168</v>
       </c>
       <c r="D1" s="73" t="s">
         <v>185</v>
       </c>
       <c r="E1" s="72" t="s">
         <v>118</v>
       </c>
       <c r="F1" s="72" t="s">
         <v>120</v>
       </c>
       <c r="G1" s="72" t="s">
         <v>126</v>
       </c>
       <c r="H1" s="72" t="s">
         <v>128</v>
       </c>
       <c r="I1" s="73" t="s">
         <v>130</v>
       </c>
       <c r="J1" s="72" t="s">
         <v>132</v>
       </c>
       <c r="K1" s="72" t="s">
         <v>69</v>
       </c>
       <c r="L1" s="72" t="s">
         <v>194</v>
       </c>
       <c r="M1" s="72" t="s">
         <v>78</v>
       </c>
       <c r="N1" s="73" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="O1" s="73" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="P1" s="73" t="s">
         <v>197</v>
       </c>
       <c r="Q1" s="73" t="s">
         <v>231</v>
       </c>
       <c r="R1" s="77" t="s">
         <v>200</v>
       </c>
       <c r="S1" s="77" t="s">
         <v>229</v>
       </c>
       <c r="T1" s="72" t="s">
         <v>224</v>
       </c>
       <c r="U1" s="72" t="s">
         <v>227</v>
       </c>
       <c r="V1" s="72" t="s">
         <v>202</v>
       </c>
       <c r="W1" s="72" t="s">
         <v>81</v>
       </c>
@@ -16096,880 +14367,880 @@
     <col min="6" max="6" width="13.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.7265625" style="78" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="24.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.7265625" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
         <v>160</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>208</v>
       </c>
       <c r="C1" s="72" t="s">
         <v>210</v>
       </c>
       <c r="D1" s="73" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="E1" s="73" t="s">
         <v>215</v>
       </c>
       <c r="F1" s="73" t="s">
         <v>217</v>
       </c>
       <c r="G1" s="73" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="H1" s="72" t="s">
         <v>222</v>
       </c>
       <c r="I1" s="73" t="s">
+        <v>380</v>
+      </c>
+      <c r="J1" s="73" t="s">
         <v>381</v>
       </c>
-      <c r="J1" s="73" t="s">
+      <c r="K1" s="77" t="s">
         <v>382</v>
       </c>
-      <c r="K1" s="77" t="s">
+      <c r="L1" s="73" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="M1" s="72" t="s">
         <v>81</v>
       </c>
       <c r="N1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="O1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C2" s="126" t="s">
+        <v>713</v>
+      </c>
+      <c r="D2" s="126" t="s">
+        <v>709</v>
+      </c>
+      <c r="E2" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="F2" s="126" t="s">
         <v>714</v>
       </c>
-      <c r="D2" s="126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G2" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="I2" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="J2" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K2" s="129">
         <v>45658</v>
       </c>
       <c r="L2" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O2" s="127"/>
       <c r="P2" s="128"/>
     </row>
     <row r="3" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C3" s="126" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D3" s="126" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="E3" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="F3" s="126" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="G3" s="126" t="s">
+        <v>718</v>
+      </c>
+      <c r="I3" s="126" t="s">
         <v>719</v>
       </c>
-      <c r="I3" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K3" s="129">
         <v>45658</v>
       </c>
       <c r="L3" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O3" s="127"/>
       <c r="P3" s="128"/>
     </row>
     <row r="4" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B4" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C4" s="126" t="s">
+        <v>713</v>
+      </c>
+      <c r="D4" s="126" t="s">
+        <v>710</v>
+      </c>
+      <c r="E4" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="F4" s="126" t="s">
         <v>714</v>
       </c>
-      <c r="D4" s="126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G4" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="I4" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="J4" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K4" s="129">
         <v>45658</v>
       </c>
       <c r="L4" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O4" s="127"/>
       <c r="P4" s="128"/>
     </row>
     <row r="5" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B5" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C5" s="126" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D5" s="126" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="E5" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="F5" s="126" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="G5" s="126" t="s">
+        <v>718</v>
+      </c>
+      <c r="I5" s="126" t="s">
         <v>719</v>
       </c>
-      <c r="I5" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K5" s="129">
         <v>45658</v>
       </c>
       <c r="L5" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O5" s="127"/>
       <c r="P5" s="128"/>
     </row>
     <row r="6" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C6" s="126" t="s">
+        <v>713</v>
+      </c>
+      <c r="D6" s="126" t="s">
+        <v>711</v>
+      </c>
+      <c r="E6" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="F6" s="126" t="s">
         <v>714</v>
       </c>
-      <c r="D6" s="126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G6" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="I6" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="J6" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K6" s="129">
         <v>45658</v>
       </c>
       <c r="L6" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O6" s="127"/>
       <c r="P6" s="128"/>
     </row>
     <row r="7" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B7" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C7" s="126" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D7" s="126" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="E7" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="F7" s="126" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="G7" s="126" t="s">
+        <v>718</v>
+      </c>
+      <c r="I7" s="126" t="s">
         <v>719</v>
       </c>
-      <c r="I7" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K7" s="129">
         <v>45658</v>
       </c>
       <c r="L7" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N7" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O7" s="127"/>
       <c r="P7" s="128"/>
     </row>
     <row r="8" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B8" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C8" s="126" t="s">
+        <v>713</v>
+      </c>
+      <c r="D8" s="126" t="s">
+        <v>712</v>
+      </c>
+      <c r="E8" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="F8" s="126" t="s">
         <v>714</v>
       </c>
-      <c r="D8" s="126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G8" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="I8" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="J8" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K8" s="129">
         <v>45658</v>
       </c>
       <c r="L8" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N8" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O8" s="127"/>
       <c r="P8" s="128"/>
     </row>
     <row r="9" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B9" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C9" s="126" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D9" s="126" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="E9" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="F9" s="126" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="G9" s="126" t="s">
+        <v>718</v>
+      </c>
+      <c r="I9" s="126" t="s">
         <v>719</v>
       </c>
-      <c r="I9" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K9" s="129">
         <v>45658</v>
       </c>
       <c r="L9" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N9" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O9" s="127"/>
       <c r="P9" s="128"/>
     </row>
     <row r="10" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B10" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E10" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="F10" s="126" t="s">
+        <v>716</v>
+      </c>
+      <c r="G10" s="126" t="s">
         <v>717</v>
       </c>
-      <c r="G10" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="J10" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K10" s="127">
         <v>45689</v>
       </c>
       <c r="L10" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O10" s="127"/>
       <c r="P10" s="128"/>
     </row>
     <row r="11" spans="1:16" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B11" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="E11" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="F11" s="126" t="s">
+        <v>716</v>
+      </c>
+      <c r="G11" s="126" t="s">
         <v>717</v>
       </c>
-      <c r="G11" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="J11" s="126" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="K11" s="127">
         <v>45717</v>
       </c>
       <c r="L11" s="126" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="N11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="O11" s="127"/>
       <c r="P11" s="128"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27BE5570-47CB-40AF-B566-9934C48F3451}">
   <dimension ref="A1:L18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14.81640625" style="108" customWidth="1"/>
     <col min="2" max="2" width="12" style="108" customWidth="1"/>
     <col min="3" max="3" width="5.54296875" style="108" customWidth="1"/>
     <col min="4" max="4" width="5.26953125" style="108" customWidth="1"/>
     <col min="5" max="5" width="8.453125" style="108" customWidth="1"/>
     <col min="6" max="6" width="17" style="108" customWidth="1"/>
     <col min="7" max="7" width="21.453125" style="108" customWidth="1"/>
     <col min="8" max="8" width="34.81640625" style="108" customWidth="1"/>
     <col min="9" max="9" width="10.54296875" style="108" customWidth="1"/>
     <col min="10" max="10" width="12.81640625" style="108" customWidth="1"/>
     <col min="11" max="11" width="8" style="108" customWidth="1"/>
     <col min="12" max="12" width="12.1796875" style="109" customWidth="1"/>
     <col min="13" max="16384" width="14.453125" style="108"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A1" s="105" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B1" s="105" t="s">
         <v>160</v>
       </c>
       <c r="C1" s="106" t="s">
         <v>168</v>
       </c>
       <c r="D1" s="106" t="s">
         <v>215</v>
       </c>
       <c r="E1" s="106" t="s">
+        <v>592</v>
+      </c>
+      <c r="F1" s="106" t="s">
         <v>593</v>
       </c>
-      <c r="F1" s="106" t="s">
+      <c r="G1" s="106" t="s">
         <v>594</v>
       </c>
-      <c r="G1" s="106" t="s">
+      <c r="H1" s="106" t="s">
         <v>595</v>
       </c>
-      <c r="H1" s="106" t="s">
+      <c r="I1" s="106" t="s">
         <v>596</v>
       </c>
-      <c r="I1" s="106" t="s">
+      <c r="J1" s="106" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="K1" s="106" t="s">
         <v>103</v>
       </c>
       <c r="L1" s="107" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B2" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L2" s="131"/>
     </row>
     <row r="3" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="130" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="B3" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L3" s="131"/>
     </row>
     <row r="4" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="130" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B4" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L4" s="131"/>
     </row>
     <row r="5" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B5" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C5" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D5" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L5" s="131"/>
     </row>
     <row r="6" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="130" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="B6" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C6" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L6" s="131"/>
     </row>
     <row r="7" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="130" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B7" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C7" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D7" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L7" s="131"/>
     </row>
     <row r="8" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B8" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L8" s="131"/>
     </row>
     <row r="9" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="130" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="B9" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C9" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D9" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="130" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B10" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C10" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D10" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L10" s="131"/>
     </row>
     <row r="11" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B11" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C11" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D11" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="L11" s="131"/>
     </row>
     <row r="12" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="130" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="B12" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C12" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D12" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="L12" s="131"/>
     </row>
     <row r="13" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="130" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B13" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C13" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D13" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="L13" s="131"/>
     </row>
     <row r="14" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B14" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C14" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D14" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L14" s="131"/>
     </row>
     <row r="15" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="130" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="B15" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C15" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D15" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L15" s="131"/>
     </row>
     <row r="16" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="130" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B16" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C16" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D16" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L16" s="131"/>
     </row>
     <row r="17" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="130" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="B17" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C17" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D17" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L17" s="131"/>
     </row>
     <row r="18" spans="1:12" s="130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="130" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B18" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C18" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D18" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="L18" s="131"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C066BA11-D990-4499-B2E4-00046E188A7E}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:Q43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="24.453125" customWidth="1"/>
     <col min="2" max="2" width="29.453125" customWidth="1"/>
     <col min="3" max="3" width="17" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.7265625" style="78" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="24.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="104" t="s">
+        <v>588</v>
+      </c>
+      <c r="B1" s="104" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="C1" s="73" t="s">
         <v>160</v>
       </c>
       <c r="D1" s="73" t="s">
         <v>208</v>
       </c>
       <c r="E1" s="72" t="s">
         <v>210</v>
       </c>
       <c r="F1" s="73" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="G1" s="73" t="s">
         <v>215</v>
       </c>
       <c r="H1" s="73" t="s">
         <v>217</v>
       </c>
       <c r="I1" s="73" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="J1" s="72" t="s">
         <v>222</v>
       </c>
       <c r="K1" s="73" t="s">
+        <v>380</v>
+      </c>
+      <c r="L1" s="73" t="s">
         <v>381</v>
       </c>
-      <c r="L1" s="73" t="s">
+      <c r="M1" s="77" t="s">
         <v>382</v>
       </c>
-      <c r="M1" s="77" t="s">
+      <c r="N1" s="73" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="O1" s="72" t="s">
         <v>81</v>
       </c>
       <c r="P1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="Q1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A2" t="str">
         <f>IFERROR(IF(VLOOKUP(C2,Customer!C:C,1, 0) =C2, "TRUE", "NOT FOUND"), "FALSE")</f>
         <v>FALSE</v>
       </c>
       <c r="B2" t="str">
         <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C2,D2),CustomerSite!Y:Y,1, 0) =_xlfn.CONCAT(C2,D2), "TRUE", "NOT FOUND"), "FALSE")</f>
         <v>FALSE</v>
       </c>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A3" t="str">
         <f>IFERROR(IF(VLOOKUP(C3,Customer!C:C,1, 0) =C3, "TRUE", "NOT FOUND"), "FALSE")</f>
         <v>FALSE</v>
@@ -17397,114 +15668,110 @@
       <selection pane="bottomLeft" activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14.453125" style="108"/>
     <col min="2" max="2" width="18" style="108" customWidth="1"/>
     <col min="3" max="4" width="14.453125" style="108"/>
     <col min="5" max="5" width="14.81640625" style="108" customWidth="1"/>
     <col min="6" max="6" width="12" style="108" customWidth="1"/>
     <col min="7" max="7" width="5.54296875" style="108" customWidth="1"/>
     <col min="8" max="8" width="5.26953125" style="108" customWidth="1"/>
     <col min="9" max="9" width="8.453125" style="108" customWidth="1"/>
     <col min="10" max="10" width="17" style="108" customWidth="1"/>
     <col min="11" max="11" width="21.453125" style="108" customWidth="1"/>
     <col min="12" max="12" width="34.81640625" style="108" customWidth="1"/>
     <col min="13" max="13" width="10.54296875" style="108" customWidth="1"/>
     <col min="14" max="14" width="12.81640625" style="108" customWidth="1"/>
     <col min="15" max="15" width="8" style="108" customWidth="1"/>
     <col min="16" max="16" width="12.1796875" style="109" customWidth="1"/>
     <col min="17" max="16384" width="14.453125" style="108"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A1" s="104" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B1" s="104" t="s">
+        <v>588</v>
+      </c>
+      <c r="C1" s="104" t="s">
         <v>589</v>
       </c>
-      <c r="C1" s="104" t="s">
+      <c r="D1" s="104" t="s">
         <v>590</v>
       </c>
-      <c r="D1" s="104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="105" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F1" s="105" t="s">
         <v>160</v>
       </c>
       <c r="G1" s="105" t="s">
         <v>168</v>
       </c>
       <c r="H1" s="105" t="s">
         <v>215</v>
       </c>
       <c r="I1" s="106" t="s">
+        <v>592</v>
+      </c>
+      <c r="J1" s="106" t="s">
         <v>593</v>
       </c>
-      <c r="J1" s="106" t="s">
+      <c r="K1" s="106" t="s">
         <v>594</v>
       </c>
-      <c r="K1" s="106" t="s">
+      <c r="L1" s="106" t="s">
         <v>595</v>
       </c>
-      <c r="L1" s="106" t="s">
+      <c r="M1" s="106" t="s">
         <v>596</v>
       </c>
-      <c r="M1" s="106" t="s">
+      <c r="N1" s="106" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="O1" s="106" t="s">
         <v>103</v>
       </c>
       <c r="P1" s="107" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="108" t="str">
-[...13 lines deleted...]
-        <v>FALSE</v>
+      <c r="A2" s="108" t="s">
+        <v>784</v>
+      </c>
+      <c r="B2" s="108" t="s">
+        <v>784</v>
+      </c>
+      <c r="C2" s="108" t="s">
+        <v>785</v>
+      </c>
+      <c r="D2" s="108" t="s">
+        <v>784</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1C42ED4-3397-4E3F-A734-98CE477FEB1C}">
   <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.453125" style="75" customWidth="1"/>
     <col min="7" max="9" width="14.81640625" style="75" customWidth="1"/>
@@ -17514,856 +15781,856 @@
     <col min="13" max="13" width="25.81640625" style="75" customWidth="1"/>
     <col min="14" max="14" width="16" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="15.81640625" style="80" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.81640625" style="80" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="14.26953125" style="70" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="14.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="70" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="16" style="75" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="13.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
         <v>160</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>168</v>
       </c>
       <c r="C1" s="72" t="s">
         <v>215</v>
       </c>
       <c r="D1" s="73" t="s">
+        <v>384</v>
+      </c>
+      <c r="E1" s="73" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="F1" s="72" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="72" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="H1" s="72" t="s">
+        <v>598</v>
+      </c>
+      <c r="I1" s="72" t="s">
         <v>599</v>
       </c>
-      <c r="I1" s="72" t="s">
+      <c r="J1" s="110" t="s">
         <v>600</v>
       </c>
-      <c r="J1" s="110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K1" s="73" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="L1" s="72" t="s">
         <v>245</v>
       </c>
       <c r="M1" s="72" t="s">
+        <v>386</v>
+      </c>
+      <c r="N1" s="73" t="s">
         <v>387</v>
       </c>
-      <c r="N1" s="73" t="s">
+      <c r="O1" s="79" t="s">
         <v>388</v>
       </c>
-      <c r="O1" s="79" t="s">
+      <c r="P1" s="79" t="s">
         <v>389</v>
       </c>
-      <c r="P1" s="79" t="s">
+      <c r="Q1" s="71" t="s">
         <v>390</v>
       </c>
-      <c r="Q1" s="71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R1" s="71" t="s">
+        <v>775</v>
+      </c>
+      <c r="S1" s="77" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="T1" s="73" t="s">
         <v>97</v>
       </c>
       <c r="U1" s="72" t="s">
         <v>84</v>
       </c>
       <c r="V1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="W1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D2" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E2" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F2" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K2" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N2" s="126" t="s">
         <v>16</v>
       </c>
       <c r="O2" s="132">
         <v>120</v>
       </c>
       <c r="P2" s="132">
         <v>1440</v>
       </c>
       <c r="Q2" s="127">
         <v>45658</v>
       </c>
       <c r="R2" s="127"/>
       <c r="S2" s="127">
         <v>46023</v>
       </c>
       <c r="T2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="U2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W2" s="127"/>
     </row>
     <row r="3" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C3" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D3" s="126" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="E3" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F3" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K3" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N3" s="126" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="132">
         <v>50</v>
       </c>
       <c r="P3" s="132">
         <v>600</v>
       </c>
       <c r="Q3" s="127">
         <v>45658</v>
       </c>
       <c r="R3" s="127"/>
       <c r="S3" s="127">
         <v>46023</v>
       </c>
       <c r="T3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="U3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W3" s="127"/>
     </row>
     <row r="4" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B4" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D4" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E4" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F4" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K4" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N4" s="126" t="s">
         <v>16</v>
       </c>
       <c r="O4" s="132">
         <v>120</v>
       </c>
       <c r="P4" s="132">
         <v>1440</v>
       </c>
       <c r="Q4" s="127">
         <v>45658</v>
       </c>
       <c r="R4" s="127"/>
       <c r="S4" s="127">
         <v>46023</v>
       </c>
       <c r="T4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="U4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W4" s="127"/>
     </row>
     <row r="5" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B5" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C5" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D5" s="126" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="E5" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F5" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K5" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N5" s="126" t="s">
         <v>16</v>
       </c>
       <c r="O5" s="132">
         <v>50</v>
       </c>
       <c r="P5" s="132">
         <v>600</v>
       </c>
       <c r="Q5" s="127">
         <v>45658</v>
       </c>
       <c r="R5" s="127"/>
       <c r="S5" s="127">
         <v>46023</v>
       </c>
       <c r="T5" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="U5" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W5" s="127"/>
     </row>
     <row r="6" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D6" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E6" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F6" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K6" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N6" s="126" t="s">
         <v>16</v>
       </c>
       <c r="O6" s="132">
         <v>120</v>
       </c>
       <c r="P6" s="132">
         <v>1440</v>
       </c>
       <c r="Q6" s="127">
         <v>45658</v>
       </c>
       <c r="R6" s="127"/>
       <c r="S6" s="127">
         <v>46023</v>
       </c>
       <c r="T6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="U6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W6" s="127"/>
     </row>
     <row r="7" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B7" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C7" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D7" s="126" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="E7" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F7" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G7" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H7" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I7" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J7" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K7" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N7" s="126" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="132">
         <v>50</v>
       </c>
       <c r="P7" s="132">
         <v>600</v>
       </c>
       <c r="Q7" s="127">
         <v>45658</v>
       </c>
       <c r="R7" s="127"/>
       <c r="S7" s="127">
         <v>46023</v>
       </c>
       <c r="T7" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="U7" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W7" s="127"/>
     </row>
     <row r="8" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B8" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D8" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E8" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F8" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G8" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H8" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I8" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J8" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K8" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N8" s="126" t="s">
         <v>16</v>
       </c>
       <c r="O8" s="132">
         <v>120</v>
       </c>
       <c r="P8" s="132">
         <v>1440</v>
       </c>
       <c r="Q8" s="127">
         <v>45658</v>
       </c>
       <c r="R8" s="127"/>
       <c r="S8" s="127">
         <v>46023</v>
       </c>
       <c r="T8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="U8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W8" s="127"/>
     </row>
     <row r="9" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B9" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C9" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D9" s="126" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="E9" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F9" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G9" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H9" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I9" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J9" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K9" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N9" s="126" t="s">
         <v>16</v>
       </c>
       <c r="O9" s="132">
         <v>50</v>
       </c>
       <c r="P9" s="132">
         <v>600</v>
       </c>
       <c r="Q9" s="127">
         <v>45658</v>
       </c>
       <c r="R9" s="127"/>
       <c r="S9" s="127">
         <v>46023</v>
       </c>
       <c r="T9" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="U9" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W9" s="127"/>
     </row>
     <row r="10" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B10" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="C10" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D10" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E10" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F10" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K10" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N10" s="126" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="132">
         <v>40</v>
       </c>
       <c r="P10" s="132">
         <v>120</v>
       </c>
       <c r="Q10" s="127">
         <v>45689</v>
       </c>
       <c r="R10" s="127"/>
       <c r="S10" s="127">
         <v>45778</v>
       </c>
       <c r="T10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="U10" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W10" s="127"/>
     </row>
     <row r="11" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B11" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C11" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D11" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E11" s="126" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F11" s="126" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="J11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K11" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="N11" s="126" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="132">
         <v>20</v>
       </c>
       <c r="P11" s="132">
         <v>60</v>
       </c>
       <c r="Q11" s="127">
         <v>45717</v>
       </c>
       <c r="R11" s="127"/>
       <c r="S11" s="127">
         <v>45778</v>
       </c>
       <c r="T11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="U11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="W11" s="127"/>
     </row>
     <row r="12" spans="1:23" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A12" s="126" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B12" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D12" s="126" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="E12" s="126" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F12" s="126" t="s">
+        <v>729</v>
+      </c>
+      <c r="G12" s="126" t="s">
+        <v>625</v>
+      </c>
+      <c r="H12" s="126" t="s">
+        <v>625</v>
+      </c>
+      <c r="I12" s="126" t="s">
+        <v>625</v>
+      </c>
+      <c r="J12" s="126" t="s">
+        <v>625</v>
+      </c>
+      <c r="K12" s="126" t="s">
         <v>730</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
       <c r="N12" s="126" t="s">
         <v>62</v>
       </c>
       <c r="O12" s="132">
         <v>15</v>
       </c>
       <c r="P12" s="132">
         <v>15</v>
       </c>
       <c r="Q12" s="127">
         <v>36526</v>
       </c>
       <c r="R12" s="127">
         <v>45658</v>
       </c>
       <c r="S12" s="127">
         <v>45689</v>
       </c>
       <c r="T12" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="U12" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="V12" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="W12" s="127">
         <v>45658</v>
       </c>
     </row>
     <row r="13" spans="1:23" x14ac:dyDescent="0.35">
       <c r="K13" s="75" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE75A974-6EDB-42EC-8EB9-5F5B35C344BB}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="3" width="24.453125" customWidth="1"/>
     <col min="4" max="4" width="17" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" style="75" customWidth="1"/>
     <col min="8" max="8" width="16" style="75" customWidth="1"/>
     <col min="9" max="9" width="56.453125" style="75" customWidth="1"/>
     <col min="10" max="11" width="14.81640625" style="75" customWidth="1"/>
     <col min="12" max="12" width="54.1796875" style="75" customWidth="1"/>
     <col min="13" max="13" width="25.81640625" style="75" customWidth="1"/>
     <col min="14" max="14" width="16" style="75" customWidth="1"/>
     <col min="15" max="15" width="15.81640625" style="80" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.81640625" style="80" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="14.26953125" style="70" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="14.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="16" style="70" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="16" style="75" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="13.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="104" t="s">
+        <v>588</v>
+      </c>
+      <c r="B1" s="104" t="s">
         <v>589</v>
       </c>
-      <c r="B1" s="104" t="s">
+      <c r="C1" s="104" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="D1" s="73" t="s">
         <v>160</v>
       </c>
       <c r="E1" s="73" t="s">
         <v>168</v>
       </c>
       <c r="F1" s="72" t="s">
         <v>215</v>
       </c>
       <c r="G1" s="73" t="s">
+        <v>384</v>
+      </c>
+      <c r="H1" s="73" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="I1" s="72" t="s">
         <v>9</v>
       </c>
       <c r="J1" s="72" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="K1" s="73" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="L1" s="72" t="s">
         <v>245</v>
       </c>
       <c r="M1" s="72" t="s">
+        <v>386</v>
+      </c>
+      <c r="N1" s="73" t="s">
         <v>387</v>
       </c>
-      <c r="N1" s="73" t="s">
+      <c r="O1" s="79" t="s">
         <v>388</v>
       </c>
-      <c r="O1" s="79" t="s">
+      <c r="P1" s="79" t="s">
         <v>389</v>
       </c>
-      <c r="P1" s="79" t="s">
+      <c r="Q1" s="71" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="R1" s="71" t="s">
         <v>262</v>
       </c>
       <c r="S1" s="77" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="T1" s="73" t="s">
         <v>97</v>
       </c>
       <c r="U1" s="72" t="s">
         <v>84</v>
       </c>
       <c r="V1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="W1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A2" t="str">
         <f>IFERROR(IF(VLOOKUP(D2,Customer!C:C,1, 0) =D2, "TRUE", "NOT FOUND"), "FALSE")</f>
         <v>FALSE</v>
       </c>
       <c r="B2" t="str">
         <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D2,E2),CustomerSite!Y:Y,1, 0) =_xlfn.CONCAT(D2,E2), "TRUE", "NOT FOUND"), "FALSE")</f>
         <v>FALSE</v>
       </c>
       <c r="C2" t="str">
         <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D2,E2,F2),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D2,E2,F2), "TRUE", "NOT FOUND"), "FALSE")</f>
@@ -19033,726 +17300,723 @@
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="28.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="33.453125" style="75" customWidth="1"/>
     <col min="6" max="6" width="50.54296875" style="75" customWidth="1"/>
     <col min="7" max="7" width="25.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="35.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.81640625" style="70" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9.1796875" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="76" customFormat="1" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="88" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="C1" s="76" t="s">
+        <v>465</v>
+      </c>
+      <c r="D1" s="76" t="s">
+        <v>365</v>
+      </c>
+      <c r="E1" s="76" t="s">
+        <v>529</v>
+      </c>
+      <c r="G1" s="76" t="s">
+        <v>273</v>
+      </c>
+      <c r="I1" s="76" t="s">
         <v>466</v>
-      </c>
-[...10 lines deleted...]
-        <v>467</v>
       </c>
       <c r="K1" s="87"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A2" s="73" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B2" s="73" t="s">
         <v>160</v>
       </c>
       <c r="C2" s="72" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D2" s="72" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="E2" s="72" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F2" s="73" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="73" t="s">
+        <v>468</v>
+      </c>
+      <c r="H2" s="72" t="s">
+        <v>274</v>
+      </c>
+      <c r="I2" s="73" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
       <c r="J2" s="72" t="s">
         <v>103</v>
       </c>
       <c r="K2" s="71" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
+        <v>734</v>
+      </c>
+      <c r="B3" s="126" t="s">
+        <v>638</v>
+      </c>
+      <c r="C3" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="F3" s="126" t="s">
         <v>735</v>
       </c>
-      <c r="B3" s="126" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="126" t="s">
+      <c r="G3" s="126" t="s">
         <v>736</v>
       </c>
-      <c r="G3" s="126" t="s">
+      <c r="I3" s="126" t="s">
         <v>737</v>
       </c>
-      <c r="I3" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K3" s="127"/>
     </row>
     <row r="4" spans="1:11" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="126" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="F4" s="126" t="s">
+        <v>738</v>
+      </c>
+      <c r="G4" s="126" t="s">
         <v>739</v>
       </c>
-      <c r="G4" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" s="126" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="J4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K4" s="127"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFEEAC53-369A-4529-A2A0-B2ACECF08F65}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16.7265625" style="75" customWidth="1"/>
     <col min="2" max="2" width="12.1796875" style="75" customWidth="1"/>
     <col min="3" max="3" width="13.1796875" style="75" customWidth="1"/>
     <col min="4" max="4" width="28.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.453125" style="75" customWidth="1"/>
     <col min="9" max="9" width="50.54296875" style="75" customWidth="1"/>
     <col min="10" max="10" width="25.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.81640625" style="70" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="35.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.81640625" style="70" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.1796875" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="76" customFormat="1" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D1" s="88" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F1" s="76" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="G1" s="76" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="H1" s="76" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="J1" s="76" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="K1" s="87"/>
       <c r="L1" s="76" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="N1" s="87"/>
     </row>
     <row r="2" spans="1:14" ht="58" x14ac:dyDescent="0.35">
       <c r="A2" s="104" t="s">
+        <v>588</v>
+      </c>
+      <c r="B2" s="104" t="s">
         <v>589</v>
       </c>
-      <c r="B2" s="104" t="s">
+      <c r="C2" s="104" t="s">
         <v>590</v>
       </c>
-      <c r="C2" s="104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="73" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="E2" s="73" t="s">
         <v>160</v>
       </c>
       <c r="F2" s="72" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G2" s="72" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="H2" s="72" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="I2" s="73" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="73" t="s">
+        <v>468</v>
+      </c>
+      <c r="K2" s="71" t="s">
+        <v>274</v>
+      </c>
+      <c r="L2" s="73" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
       <c r="M2" s="72" t="s">
         <v>103</v>
       </c>
       <c r="N2" s="71" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A3" t="str">
-[...9 lines deleted...]
-        <v>FALSE</v>
+      <c r="A3" t="s">
+        <v>784</v>
+      </c>
+      <c r="B3" t="s">
+        <v>785</v>
+      </c>
+      <c r="C3" t="s">
+        <v>784</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:AA6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.453125" style="70" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="39.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="39.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="39.453125" style="75" customWidth="1"/>
     <col min="20" max="20" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="75" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="25.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="72" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="73" t="s">
         <v>160</v>
       </c>
       <c r="D1" s="73" t="s">
+        <v>370</v>
+      </c>
+      <c r="E1" s="73" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F1" s="73" t="s">
         <v>40</v>
       </c>
       <c r="G1" s="73" t="s">
+        <v>372</v>
+      </c>
+      <c r="H1" s="73" t="s">
         <v>373</v>
       </c>
-      <c r="H1" s="73" t="s">
+      <c r="I1" s="73" t="s">
         <v>374</v>
       </c>
-      <c r="I1" s="73" t="s">
+      <c r="J1" s="71" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="K1" s="73" t="s">
         <v>56</v>
       </c>
       <c r="L1" s="73" t="s">
         <v>113</v>
       </c>
       <c r="M1" s="72" t="s">
         <v>143</v>
       </c>
       <c r="N1" s="73" t="s">
         <v>116</v>
       </c>
       <c r="O1" s="72" t="s">
         <v>69</v>
       </c>
       <c r="P1" s="72" t="s">
         <v>194</v>
       </c>
       <c r="Q1" s="72" t="s">
         <v>123</v>
       </c>
       <c r="R1" s="72" t="s">
         <v>78</v>
       </c>
       <c r="S1" s="73" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="T1" s="72" t="s">
         <v>81</v>
       </c>
       <c r="U1" s="72" t="s">
         <v>88</v>
       </c>
       <c r="V1" s="72" t="s">
         <v>91</v>
       </c>
       <c r="W1" s="72" t="s">
         <v>94</v>
       </c>
       <c r="X1" s="72" t="s">
         <v>97</v>
       </c>
       <c r="Y1" s="72" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="Z1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="AA1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:27" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="C2" s="126" t="s">
         <v>620</v>
       </c>
-      <c r="C2" s="126" t="s">
+      <c r="D2" s="126" t="s">
         <v>621</v>
       </c>
-      <c r="D2" s="126" t="s">
+      <c r="E2" s="126" t="s">
         <v>622</v>
       </c>
-      <c r="E2" s="126" t="s">
+      <c r="F2" s="126" t="s">
         <v>623</v>
       </c>
-      <c r="F2" s="126" t="s">
+      <c r="G2" s="126" t="s">
         <v>624</v>
       </c>
-      <c r="G2" s="126" t="s">
+      <c r="H2" s="126" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="I2" s="126" t="s">
         <v>78</v>
       </c>
       <c r="J2" s="127">
         <v>45658</v>
       </c>
       <c r="K2" s="126" t="s">
+        <v>626</v>
+      </c>
+      <c r="L2" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="N2" s="126" t="s">
+        <v>652</v>
+      </c>
+      <c r="O2" s="126" t="s">
         <v>627</v>
       </c>
-      <c r="L2" s="126" t="s">
-[...5 lines deleted...]
-      <c r="O2" s="126" t="s">
+      <c r="R2" s="128" t="s">
+        <v>634</v>
+      </c>
+      <c r="S2" s="126" t="s">
         <v>628</v>
       </c>
-      <c r="R2" s="128" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="V2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="X2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="Y2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Z2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="AA2" s="127"/>
     </row>
     <row r="3" spans="1:27" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
+        <v>620</v>
+      </c>
+      <c r="B3" s="126" t="s">
+        <v>625</v>
+      </c>
+      <c r="C3" s="126" t="s">
+        <v>629</v>
+      </c>
+      <c r="D3" s="126" t="s">
         <v>621</v>
       </c>
-      <c r="B3" s="126" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="126" t="s">
+      <c r="E3" s="126" t="s">
         <v>622</v>
       </c>
-      <c r="E3" s="126" t="s">
+      <c r="F3" s="126" t="s">
         <v>623</v>
       </c>
-      <c r="F3" s="126" t="s">
+      <c r="G3" s="126" t="s">
         <v>624</v>
       </c>
-      <c r="G3" s="126" t="s">
+      <c r="H3" s="126" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="I3" s="126" t="s">
         <v>78</v>
       </c>
       <c r="J3" s="127">
         <v>45658</v>
       </c>
       <c r="K3" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="L3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="N3" s="126" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="O3" s="126" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="S3" s="126" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="U3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="V3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="X3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="Y3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Z3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="AA3" s="127"/>
     </row>
     <row r="4" spans="1:27" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
+        <v>620</v>
+      </c>
+      <c r="B4" s="126" t="s">
+        <v>625</v>
+      </c>
+      <c r="C4" s="126" t="s">
+        <v>633</v>
+      </c>
+      <c r="D4" s="126" t="s">
         <v>621</v>
       </c>
-      <c r="B4" s="126" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="126" t="s">
+      <c r="E4" s="126" t="s">
         <v>622</v>
       </c>
-      <c r="E4" s="126" t="s">
+      <c r="F4" s="126" t="s">
         <v>623</v>
       </c>
-      <c r="F4" s="126" t="s">
+      <c r="G4" s="126" t="s">
         <v>624</v>
       </c>
-      <c r="G4" s="126" t="s">
+      <c r="H4" s="126" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="I4" s="126" t="s">
         <v>78</v>
       </c>
       <c r="J4" s="127">
         <v>45658</v>
       </c>
       <c r="K4" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="L4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="N4" s="126" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="O4" s="126" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="S4" s="126" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="U4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="V4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="W4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="X4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="Y4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Z4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="AA4" s="127"/>
     </row>
     <row r="5" spans="1:27" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="C5" s="126" t="s">
+        <v>638</v>
+      </c>
+      <c r="D5" s="126" t="s">
+        <v>621</v>
+      </c>
+      <c r="E5" s="126" t="s">
         <v>639</v>
       </c>
-      <c r="D5" s="126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="126" t="s">
+        <v>623</v>
+      </c>
+      <c r="G5" s="126" t="s">
         <v>624</v>
       </c>
-      <c r="G5" s="126" t="s">
+      <c r="H5" s="126" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="I5" s="126" t="s">
         <v>78</v>
       </c>
       <c r="J5" s="127">
         <v>45689</v>
       </c>
       <c r="K5" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="L5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="M5" s="126" t="s">
+        <v>640</v>
+      </c>
+      <c r="N5" s="126" t="s">
         <v>641</v>
       </c>
-      <c r="N5" s="126" t="s">
+      <c r="O5" s="126" t="s">
         <v>642</v>
       </c>
-      <c r="O5" s="126" t="s">
+      <c r="R5" s="128" t="s">
         <v>643</v>
       </c>
-      <c r="R5" s="128" t="s">
+      <c r="S5" s="126" t="s">
         <v>644</v>
       </c>
-      <c r="S5" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="V5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="W5" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="X5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Y5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Z5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="AA5" s="127"/>
     </row>
     <row r="6" spans="1:27" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="C6" s="126" t="s">
+        <v>645</v>
+      </c>
+      <c r="D6" s="126" t="s">
         <v>646</v>
       </c>
-      <c r="D6" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="126" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="F6" s="126" t="s">
+        <v>623</v>
+      </c>
+      <c r="G6" s="126" t="s">
         <v>624</v>
       </c>
-      <c r="G6" s="126" t="s">
+      <c r="H6" s="126" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="I6" s="126" t="s">
         <v>78</v>
       </c>
       <c r="J6" s="127">
         <v>36526</v>
       </c>
       <c r="K6" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="L6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="M6" s="126" t="s">
+        <v>647</v>
+      </c>
+      <c r="N6" s="126" t="s">
         <v>648</v>
       </c>
-      <c r="N6" s="126" t="s">
+      <c r="O6" s="126" t="s">
         <v>649</v>
       </c>
-      <c r="O6" s="126" t="s">
+      <c r="S6" s="126" t="s">
         <v>650</v>
       </c>
-      <c r="S6" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="V6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="W6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="X6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Y6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Z6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="AA6" s="127">
         <v>45658</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{602F81A7-4C93-46DD-A06A-81FF98AB06F1}">
   <dimension ref="A1:AQ2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="28.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="8.54296875" style="75" bestFit="1" customWidth="1"/>
@@ -19774,230 +18038,230 @@
     <col min="22" max="22" width="12.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="20.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13" style="75" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="33" max="34" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="11.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.1796875" style="75" customWidth="1"/>
     <col min="38" max="39" width="19.54296875" style="75" customWidth="1"/>
     <col min="40" max="40" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="10.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="15.54296875" style="75" customWidth="1"/>
     <col min="43" max="43" width="11.453125" style="70" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" x14ac:dyDescent="0.35">
       <c r="A1" s="72" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B1" s="72" t="s">
         <v>213</v>
       </c>
       <c r="C1" s="73" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D1" s="72" t="s">
         <v>118</v>
       </c>
       <c r="E1" s="72" t="s">
         <v>120</v>
       </c>
       <c r="F1" s="72" t="s">
         <v>126</v>
       </c>
       <c r="G1" s="72" t="s">
         <v>128</v>
       </c>
       <c r="H1" s="72" t="s">
         <v>130</v>
       </c>
       <c r="I1" s="72" t="s">
         <v>132</v>
       </c>
       <c r="J1" s="72" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="K1" s="72" t="s">
         <v>69</v>
       </c>
       <c r="L1" s="72" t="s">
         <v>194</v>
       </c>
       <c r="M1" s="72" t="s">
+        <v>434</v>
+      </c>
+      <c r="N1" s="72" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="O1" s="72" t="s">
         <v>78</v>
       </c>
       <c r="P1" s="72" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="Q1" s="72" t="s">
+        <v>436</v>
+      </c>
+      <c r="R1" s="72" t="s">
         <v>437</v>
       </c>
-      <c r="R1" s="72" t="s">
+      <c r="S1" s="72" t="s">
         <v>438</v>
       </c>
-      <c r="S1" s="72" t="s">
+      <c r="T1" s="72" t="s">
         <v>439</v>
       </c>
-      <c r="T1" s="72" t="s">
+      <c r="U1" s="72" t="s">
         <v>440</v>
       </c>
-      <c r="U1" s="72" t="s">
+      <c r="V1" s="72" t="s">
         <v>441</v>
       </c>
-      <c r="V1" s="72" t="s">
+      <c r="W1" s="72" t="s">
         <v>442</v>
       </c>
-      <c r="W1" s="72" t="s">
+      <c r="X1" s="73" t="s">
         <v>443</v>
       </c>
-      <c r="X1" s="73" t="s">
+      <c r="Y1" s="72" t="s">
         <v>444</v>
       </c>
-      <c r="Y1" s="72" t="s">
+      <c r="Z1" s="72" t="s">
         <v>445</v>
       </c>
-      <c r="Z1" s="72" t="s">
+      <c r="AA1" s="72" t="s">
         <v>446</v>
       </c>
-      <c r="AA1" s="72" t="s">
+      <c r="AB1" s="72" t="s">
         <v>447</v>
       </c>
-      <c r="AB1" s="72" t="s">
+      <c r="AC1" s="72" t="s">
         <v>448</v>
       </c>
-      <c r="AC1" s="72" t="s">
+      <c r="AD1" s="72" t="s">
         <v>449</v>
       </c>
-      <c r="AD1" s="72" t="s">
+      <c r="AE1" s="72" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="AF1" s="72" t="s">
         <v>81</v>
       </c>
       <c r="AG1" s="72" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AH1" s="72" t="s">
         <v>245</v>
       </c>
       <c r="AI1" s="73" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="AJ1" s="72" t="s">
+        <v>453</v>
+      </c>
+      <c r="AK1" s="72" t="s">
+        <v>604</v>
+      </c>
+      <c r="AL1" s="73" t="s">
         <v>454</v>
       </c>
-      <c r="AK1" s="72" t="s">
-[...2 lines deleted...]
-      <c r="AL1" s="73" t="s">
+      <c r="AM1" s="72" t="s">
+        <v>533</v>
+      </c>
+      <c r="AN1" s="73" t="s">
+        <v>419</v>
+      </c>
+      <c r="AO1" s="73" t="s">
         <v>455</v>
-      </c>
-[...7 lines deleted...]
-        <v>456</v>
       </c>
       <c r="AP1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:43" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
+        <v>740</v>
+      </c>
+      <c r="B2" s="126" t="s">
         <v>741</v>
       </c>
-      <c r="B2" s="126" t="s">
+      <c r="C2" s="126" t="s">
         <v>742</v>
       </c>
-      <c r="C2" s="126" t="s">
+      <c r="D2" s="126" t="s">
         <v>743</v>
       </c>
-      <c r="D2" s="126" t="s">
+      <c r="F2" s="126" t="s">
         <v>744</v>
       </c>
-      <c r="F2" s="126" t="s">
+      <c r="G2" s="126" t="s">
         <v>745</v>
       </c>
-      <c r="G2" s="126" t="s">
+      <c r="H2" s="126" t="s">
         <v>746</v>
       </c>
-      <c r="H2" s="126" t="s">
+      <c r="P2" s="126" t="s">
+        <v>740</v>
+      </c>
+      <c r="X2" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="AI2" s="126" t="s">
+        <v>624</v>
+      </c>
+      <c r="AJ2" s="126" t="s">
+        <v>625</v>
+      </c>
+      <c r="AK2" s="126" t="s">
         <v>747</v>
       </c>
-      <c r="P2" s="126" t="s">
-[...5 lines deleted...]
-      <c r="AI2" s="126" t="s">
+      <c r="AL2" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="AM2" s="126" t="s">
         <v>625</v>
       </c>
-      <c r="AJ2" s="126" t="s">
+      <c r="AN2" s="126" t="s">
+        <v>748</v>
+      </c>
+      <c r="AO2" s="126" t="s">
         <v>626</v>
       </c>
-      <c r="AK2" s="126" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AP2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="AQ2" s="127"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C58AD501-5976-468C-BBA2-6645ACBA20CD}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:AN1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="28.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="8.54296875" style="75" bestFit="1" customWidth="1"/>
@@ -20018,1689 +18282,1685 @@
     <col min="21" max="21" width="12.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="20.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="13.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="13" style="75" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="11.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="15.54296875" style="75" customWidth="1"/>
     <col min="38" max="38" width="11.453125" style="70" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="19.54296875" style="75" customWidth="1"/>
     <col min="40" max="40" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" x14ac:dyDescent="0.35">
       <c r="A1" s="72" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B1" s="72" t="s">
         <v>213</v>
       </c>
       <c r="C1" s="73" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D1" s="72" t="s">
         <v>118</v>
       </c>
       <c r="E1" s="72" t="s">
         <v>120</v>
       </c>
       <c r="F1" s="72" t="s">
         <v>126</v>
       </c>
       <c r="G1" s="72" t="s">
         <v>128</v>
       </c>
       <c r="H1" s="72" t="s">
         <v>130</v>
       </c>
       <c r="I1" s="72" t="s">
         <v>132</v>
       </c>
       <c r="J1" s="72" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="K1" s="72" t="s">
         <v>69</v>
       </c>
       <c r="L1" s="72" t="s">
         <v>194</v>
       </c>
       <c r="M1" s="72" t="s">
+        <v>434</v>
+      </c>
+      <c r="N1" s="72" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="O1" s="72" t="s">
         <v>78</v>
       </c>
       <c r="P1" s="72" t="s">
+        <v>436</v>
+      </c>
+      <c r="Q1" s="72" t="s">
         <v>437</v>
       </c>
-      <c r="Q1" s="72" t="s">
+      <c r="R1" s="72" t="s">
         <v>438</v>
       </c>
-      <c r="R1" s="72" t="s">
+      <c r="S1" s="72" t="s">
         <v>439</v>
       </c>
-      <c r="S1" s="72" t="s">
+      <c r="T1" s="72" t="s">
         <v>440</v>
       </c>
-      <c r="T1" s="72" t="s">
+      <c r="U1" s="72" t="s">
         <v>441</v>
       </c>
-      <c r="U1" s="72" t="s">
+      <c r="V1" s="72" t="s">
         <v>442</v>
       </c>
-      <c r="V1" s="72" t="s">
+      <c r="W1" s="73" t="s">
         <v>443</v>
       </c>
-      <c r="W1" s="73" t="s">
+      <c r="X1" s="72" t="s">
         <v>444</v>
       </c>
-      <c r="X1" s="72" t="s">
+      <c r="Y1" s="72" t="s">
         <v>445</v>
       </c>
-      <c r="Y1" s="72" t="s">
+      <c r="Z1" s="72" t="s">
         <v>446</v>
       </c>
-      <c r="Z1" s="72" t="s">
+      <c r="AA1" s="72" t="s">
         <v>447</v>
       </c>
-      <c r="AA1" s="72" t="s">
+      <c r="AB1" s="72" t="s">
         <v>448</v>
       </c>
-      <c r="AB1" s="72" t="s">
+      <c r="AC1" s="72" t="s">
         <v>449</v>
       </c>
-      <c r="AC1" s="72" t="s">
+      <c r="AD1" s="72" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="AE1" s="72" t="s">
         <v>81</v>
       </c>
       <c r="AF1" s="72" t="s">
+        <v>451</v>
+      </c>
+      <c r="AG1" s="72" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="AH1" s="72" t="s">
         <v>245</v>
       </c>
       <c r="AI1" s="73" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="AJ1" s="72" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="AK1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="AL1" s="71" t="s">
         <v>135</v>
       </c>
       <c r="AM1" s="73" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="AN1" s="73" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A1:A1048576">
     <cfRule type="duplicateValues" dxfId="6" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C1:C1048576">
     <cfRule type="duplicateValues" dxfId="5" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7305AA3A-7A1A-4C1F-B2B5-A9D60DC41A0E}">
   <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="3" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="26.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="12" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="14.26953125" style="75" customWidth="1"/>
     <col min="16" max="16" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="72" t="s">
+        <v>413</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>324</v>
+      </c>
+      <c r="E1" s="72" t="s">
         <v>414</v>
       </c>
-      <c r="D1" s="72" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="72" t="s">
+      <c r="F1" s="72" t="s">
+        <v>328</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>330</v>
+      </c>
+      <c r="H1" s="81" t="s">
         <v>415</v>
       </c>
-      <c r="F1" s="72" t="s">
-[...5 lines deleted...]
-      <c r="H1" s="81" t="s">
+      <c r="I1" s="81" t="s">
         <v>416</v>
       </c>
-      <c r="I1" s="81" t="s">
+      <c r="J1" s="81" t="s">
+        <v>336</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>397</v>
+      </c>
+      <c r="L1" s="81" t="s">
+        <v>340</v>
+      </c>
+      <c r="M1" s="81" t="s">
         <v>417</v>
       </c>
-      <c r="J1" s="81" t="s">
-[...8 lines deleted...]
-      <c r="M1" s="81" t="s">
+      <c r="N1" s="81" t="s">
         <v>418</v>
       </c>
-      <c r="N1" s="81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O1" s="81" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="P1" s="81" t="s">
         <v>103</v>
       </c>
       <c r="Q1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B2" s="126" t="s">
+        <v>749</v>
+      </c>
+      <c r="H2" s="126" t="s">
         <v>750</v>
       </c>
-      <c r="H2" s="126" t="s">
+      <c r="I2" s="126" t="s">
+        <v>750</v>
+      </c>
+      <c r="J2" s="126" t="s">
         <v>751</v>
       </c>
-      <c r="I2" s="126" t="s">
+      <c r="K2" s="126" t="s">
         <v>751</v>
       </c>
-      <c r="J2" s="126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L2" s="126" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="M2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="N2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="O2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="P2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Q2" s="127"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73856BDB-52A2-4638-A4FE-780DBDF61AE9}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:P1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="3" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="26.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="12" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="72" t="s">
+        <v>413</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>324</v>
+      </c>
+      <c r="E1" s="72" t="s">
         <v>414</v>
       </c>
-      <c r="D1" s="72" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="72" t="s">
+      <c r="F1" s="72" t="s">
+        <v>328</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>330</v>
+      </c>
+      <c r="H1" s="81" t="s">
         <v>415</v>
       </c>
-      <c r="F1" s="72" t="s">
-[...5 lines deleted...]
-      <c r="H1" s="81" t="s">
+      <c r="I1" s="81" t="s">
         <v>416</v>
       </c>
-      <c r="I1" s="81" t="s">
+      <c r="J1" s="81" t="s">
+        <v>336</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>397</v>
+      </c>
+      <c r="L1" s="81" t="s">
+        <v>340</v>
+      </c>
+      <c r="M1" s="81" t="s">
         <v>417</v>
       </c>
-      <c r="J1" s="81" t="s">
-[...8 lines deleted...]
-      <c r="M1" s="81" t="s">
+      <c r="N1" s="81" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="O1" s="81" t="s">
         <v>103</v>
       </c>
       <c r="P1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A1:A1048576">
     <cfRule type="duplicateValues" dxfId="4" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55E2938E-953E-4DDB-807A-B632ABAD8BD8}">
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="29.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="30.7265625" style="75" customWidth="1"/>
     <col min="7" max="7" width="30.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="65.453125" style="75" customWidth="1"/>
     <col min="10" max="10" width="21.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="85" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B1" s="86"/>
       <c r="C1" s="85" t="s">
+        <v>457</v>
+      </c>
+      <c r="D1" s="85" t="s">
         <v>458</v>
       </c>
-      <c r="D1" s="85" t="s">
+      <c r="E1" s="85" t="s">
         <v>459</v>
       </c>
-      <c r="E1" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" s="85" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="H1" s="85"/>
       <c r="I1" s="85" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="82" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B2" s="82" t="s">
         <v>160</v>
       </c>
       <c r="C2" s="83" t="s">
         <v>168</v>
       </c>
       <c r="D2" s="83" t="s">
         <v>215</v>
       </c>
       <c r="E2" s="83" t="s">
+        <v>461</v>
+      </c>
+      <c r="F2" s="83" t="s">
         <v>462</v>
       </c>
-      <c r="F2" s="83" t="s">
+      <c r="G2" s="89" t="s">
+        <v>367</v>
+      </c>
+      <c r="H2" s="82" t="s">
+        <v>366</v>
+      </c>
+      <c r="I2" s="83" t="s">
         <v>463</v>
       </c>
-      <c r="G2" s="89" t="s">
-[...5 lines deleted...]
-      <c r="I2" s="83" t="s">
+      <c r="J2" s="83" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B3" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E3" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F3" s="132">
         <v>120</v>
       </c>
       <c r="G3" s="126" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H3" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I3" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B4" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E4" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F4" s="132">
         <v>120</v>
       </c>
       <c r="G4" s="126" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="H4" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I4" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="126" t="s">
+        <v>752</v>
+      </c>
+      <c r="B5" s="126" t="s">
+        <v>629</v>
+      </c>
+      <c r="C5" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="D5" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="E5" s="126" t="s">
         <v>753</v>
-      </c>
-[...10 lines deleted...]
-        <v>754</v>
       </c>
       <c r="F5" s="132">
         <v>50</v>
       </c>
       <c r="G5" s="126" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H5" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I5" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J5" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="126" t="s">
+        <v>752</v>
+      </c>
+      <c r="B6" s="126" t="s">
+        <v>629</v>
+      </c>
+      <c r="C6" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="D6" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="E6" s="126" t="s">
         <v>753</v>
-      </c>
-[...10 lines deleted...]
-        <v>754</v>
       </c>
       <c r="F6" s="132">
         <v>50</v>
       </c>
       <c r="G6" s="126" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="H6" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I6" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B7" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C7" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D7" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E7" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F7" s="132">
         <v>120</v>
       </c>
       <c r="G7" s="126" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H7" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I7" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J7" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="126" t="s">
+        <v>752</v>
+      </c>
+      <c r="B8" s="126" t="s">
+        <v>629</v>
+      </c>
+      <c r="C8" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="D8" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="E8" s="126" t="s">
         <v>753</v>
-      </c>
-[...10 lines deleted...]
-        <v>754</v>
       </c>
       <c r="F8" s="132">
         <v>50</v>
       </c>
       <c r="G8" s="126" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="H8" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I8" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B9" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C9" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D9" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E9" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F9" s="132">
         <v>120</v>
       </c>
       <c r="G9" s="126" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H9" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I9" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J9" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="126" t="s">
+        <v>752</v>
+      </c>
+      <c r="B10" s="126" t="s">
+        <v>629</v>
+      </c>
+      <c r="C10" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="D10" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="E10" s="126" t="s">
         <v>753</v>
-      </c>
-[...10 lines deleted...]
-        <v>754</v>
       </c>
       <c r="F10" s="132">
         <v>50</v>
       </c>
       <c r="G10" s="126" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="H10" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I10" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J10" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B11" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C11" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D11" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E11" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F11" s="132">
         <v>120</v>
       </c>
       <c r="G11" s="126" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H11" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I11" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J11" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A12" s="126" t="s">
+        <v>752</v>
+      </c>
+      <c r="B12" s="126" t="s">
+        <v>633</v>
+      </c>
+      <c r="C12" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="D12" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="E12" s="126" t="s">
         <v>753</v>
-      </c>
-[...10 lines deleted...]
-        <v>754</v>
       </c>
       <c r="F12" s="132">
         <v>50</v>
       </c>
       <c r="G12" s="126" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="H12" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I12" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J12" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B13" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C13" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D13" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E13" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F13" s="132">
         <v>120</v>
       </c>
       <c r="G13" s="126" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H13" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I13" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J13" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="126" t="s">
+        <v>752</v>
+      </c>
+      <c r="B14" s="126" t="s">
+        <v>633</v>
+      </c>
+      <c r="C14" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="D14" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="E14" s="126" t="s">
         <v>753</v>
-      </c>
-[...10 lines deleted...]
-        <v>754</v>
       </c>
       <c r="F14" s="132">
         <v>50</v>
       </c>
       <c r="G14" s="126" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="H14" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I14" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J14" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A15" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B15" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C15" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D15" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E15" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F15" s="132">
         <v>120</v>
       </c>
       <c r="G15" s="126" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H15" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I15" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J15" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A16" s="126" t="s">
+        <v>752</v>
+      </c>
+      <c r="B16" s="126" t="s">
+        <v>633</v>
+      </c>
+      <c r="C16" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="D16" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="E16" s="126" t="s">
         <v>753</v>
-      </c>
-[...10 lines deleted...]
-        <v>754</v>
       </c>
       <c r="F16" s="132">
         <v>50</v>
       </c>
       <c r="G16" s="126" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="H16" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I16" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J16" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A17" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B17" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C17" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D17" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E17" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F17" s="132">
         <v>120</v>
       </c>
       <c r="G17" s="126" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H17" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I17" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J17" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A18" s="126" t="s">
+        <v>752</v>
+      </c>
+      <c r="B18" s="126" t="s">
+        <v>633</v>
+      </c>
+      <c r="C18" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="D18" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="E18" s="126" t="s">
         <v>753</v>
-      </c>
-[...10 lines deleted...]
-        <v>754</v>
       </c>
       <c r="F18" s="132">
         <v>50</v>
       </c>
       <c r="G18" s="126" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="H18" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I18" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J18" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A19" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B19" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C19" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D19" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E19" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F19" s="132">
         <v>40</v>
       </c>
       <c r="G19" s="133">
         <v>45689</v>
       </c>
       <c r="H19" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I19" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J19" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B20" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C20" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D20" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E20" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F20" s="132">
         <v>40</v>
       </c>
       <c r="G20" s="134" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="H20" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I20" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J20" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A21" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B21" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C21" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D21" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E21" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F21" s="132">
         <v>20</v>
       </c>
       <c r="G21" s="133">
         <v>45717</v>
       </c>
       <c r="H21" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I21" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J21" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A22" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B22" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C22" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D22" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E22" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F22" s="132">
         <v>20</v>
       </c>
       <c r="G22" s="134" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="H22" s="126" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I22" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J22" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A23" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B23" s="126" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C23" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E23" s="126" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F23" s="132">
         <v>15</v>
       </c>
       <c r="G23" s="134" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="H23" s="126" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I23" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J23" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A24" s="126" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="B24" s="126" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C24" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E24" s="126" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F24" s="132">
         <v>15</v>
       </c>
       <c r="G24" s="134" t="s">
+        <v>754</v>
+      </c>
+      <c r="H24" s="126" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
       <c r="I24" s="126" t="s">
         <v>137</v>
       </c>
       <c r="J24" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64D349FD-208F-42DA-A2E2-2D269C959E3A}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:M3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.81640625" style="75" customWidth="1"/>
     <col min="2" max="2" width="13.81640625" style="75" customWidth="1"/>
     <col min="3" max="3" width="14.453125" style="75" customWidth="1"/>
     <col min="4" max="4" width="20.453125" style="75" customWidth="1"/>
     <col min="5" max="5" width="29.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="32.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="30.7265625" style="75" customWidth="1"/>
     <col min="11" max="11" width="30.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="18" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="65.453125" style="75" customWidth="1"/>
     <col min="14" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E1" s="85" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F1" s="86"/>
       <c r="G1" s="85" t="s">
+        <v>457</v>
+      </c>
+      <c r="H1" s="85" t="s">
         <v>458</v>
       </c>
-      <c r="H1" s="85" t="s">
+      <c r="I1" s="85" t="s">
         <v>459</v>
       </c>
-      <c r="I1" s="85" t="s">
+      <c r="J1" s="85" t="s">
+        <v>459</v>
+      </c>
+      <c r="M1" s="85" t="s">
         <v>460</v>
-      </c>
-[...4 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A2" s="104" t="s">
+        <v>588</v>
+      </c>
+      <c r="B2" s="104" t="s">
         <v>589</v>
       </c>
-      <c r="B2" s="104" t="s">
+      <c r="C2" s="104" t="s">
         <v>590</v>
       </c>
-      <c r="C2" s="104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="104" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="E2" s="82" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F2" s="82" t="s">
         <v>160</v>
       </c>
       <c r="G2" s="83" t="s">
         <v>168</v>
       </c>
       <c r="H2" s="83" t="s">
         <v>215</v>
       </c>
       <c r="I2" s="83" t="s">
+        <v>461</v>
+      </c>
+      <c r="J2" s="83" t="s">
         <v>462</v>
       </c>
-      <c r="J2" s="83" t="s">
+      <c r="K2" s="89" t="s">
+        <v>367</v>
+      </c>
+      <c r="L2" s="82" t="s">
+        <v>366</v>
+      </c>
+      <c r="M2" s="83" t="s">
         <v>463</v>
       </c>
-      <c r="K2" s="89" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A3" t="str">
-[...13 lines deleted...]
-        <v>FALSE</v>
+      <c r="A3" t="s">
+        <v>784</v>
+      </c>
+      <c r="B3" t="s">
+        <v>785</v>
+      </c>
+      <c r="C3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D3" t="s">
+        <v>784</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70BE6F2F-D132-4620-A66D-C131996D4A29}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="56.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B1" s="72" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C1" s="72" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D1" s="72" t="s">
+        <v>536</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>392</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>393</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>394</v>
+      </c>
+      <c r="H1" s="72" t="s">
         <v>537</v>
       </c>
-      <c r="E1" s="73" t="s">
-[...5 lines deleted...]
-      <c r="G1" s="73" t="s">
+      <c r="I1" s="73" t="s">
         <v>395</v>
       </c>
-      <c r="H1" s="72" t="s">
-[...2 lines deleted...]
-      <c r="I1" s="73" t="s">
+      <c r="J1" s="73" t="s">
         <v>396</v>
       </c>
-      <c r="J1" s="73" t="s">
+      <c r="K1" s="72" t="s">
         <v>397</v>
       </c>
-      <c r="K1" s="72" t="s">
+      <c r="L1" s="73" t="s">
         <v>398</v>
       </c>
-      <c r="L1" s="73" t="s">
+      <c r="M1" s="73" t="s">
         <v>399</v>
       </c>
-      <c r="M1" s="73" t="s">
+      <c r="N1" s="72" t="s">
         <v>400</v>
       </c>
-      <c r="N1" s="72" t="s">
+      <c r="O1" s="73" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="P1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="Q1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B2" s="126" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="C2" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D2" s="126" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="E2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="F2" s="126" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="G2" s="126" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="I2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="J2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K2" s="126" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="L2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="M2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="O2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="P2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Q2" s="127"/>
     </row>
     <row r="3" spans="1:17" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="B3" s="126" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="C3" s="126" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D3" s="126" t="s">
+        <v>763</v>
+      </c>
+      <c r="E3" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="F3" s="126" t="s">
         <v>764</v>
       </c>
-      <c r="E3" s="126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" s="126" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="I3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="J3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K3" s="126" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="L3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="M3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="O3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="P3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Q3" s="127"/>
     </row>
     <row r="4" spans="1:17" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="B4" s="126" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="E4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="F4" s="126" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="G4" s="126" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="I4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="J4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="K4" s="126" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="L4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="M4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="O4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="P4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="Q4" s="127"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A1:A1048576">
     <cfRule type="duplicateValues" dxfId="3" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B3">
     <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08A54F09-773F-477B-A7D9-AC03D56DF4B0}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:M1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="56.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B1" s="72" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C1" s="72" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D1" s="72" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="E1" s="73" t="s">
+        <v>392</v>
+      </c>
+      <c r="F1" s="73" t="s">
         <v>393</v>
       </c>
-      <c r="F1" s="73" t="s">
+      <c r="G1" s="73" t="s">
         <v>394</v>
       </c>
-      <c r="G1" s="73" t="s">
+      <c r="H1" s="73" t="s">
         <v>395</v>
       </c>
-      <c r="H1" s="73" t="s">
+      <c r="I1" s="73" t="s">
         <v>396</v>
       </c>
-      <c r="I1" s="73" t="s">
+      <c r="J1" s="72" t="s">
         <v>397</v>
       </c>
-      <c r="J1" s="72" t="s">
+      <c r="K1" s="73" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="L1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="M1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A1:A1048576">
     <cfRule type="duplicateValues" dxfId="1" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80555C5C-1620-4BD6-A093-755D916CCA9F}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="8.7265625" style="75"/>
     <col min="3" max="3" width="15.1796875" style="75" customWidth="1"/>
     <col min="4" max="4" width="21.26953125" style="75" customWidth="1"/>
     <col min="5" max="5" width="16.54296875" style="75" customWidth="1"/>
     <col min="6" max="6" width="22.7265625" style="75" customWidth="1"/>
     <col min="7" max="7" width="12.1796875" style="70" customWidth="1"/>
     <col min="8" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B1" s="72" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C1" s="72" t="s">
         <v>9</v>
       </c>
       <c r="D1" s="73" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="E1" s="72" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="F1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="G1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B2" s="126" t="s">
+        <v>770</v>
+      </c>
+      <c r="D2" s="126" t="s">
         <v>771</v>
       </c>
-      <c r="D2" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="G2" s="127"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED26EACB-14F1-47EE-A40C-A247EAEBB894}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="8.7265625" style="75"/>
     <col min="3" max="3" width="15.1796875" style="75" customWidth="1"/>
     <col min="4" max="4" width="21.26953125" style="75" customWidth="1"/>
     <col min="5" max="5" width="16.54296875" style="75" customWidth="1"/>
     <col min="6" max="6" width="22.7265625" style="75" customWidth="1"/>
     <col min="7" max="7" width="12.1796875" style="70" customWidth="1"/>
     <col min="8" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B1" s="72" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C1" s="72" t="s">
         <v>9</v>
       </c>
       <c r="D1" s="73" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="E1" s="73" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="F1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="G1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A1:A1048576">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4977A8FB-D0F3-4868-9D82-73CF0BB1DB35}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:AA1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
@@ -21716,120 +19976,120 @@
     <col min="6" max="6" width="22.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.453125" style="70" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="39.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="39.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="75" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="25.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="72" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="73" t="s">
         <v>160</v>
       </c>
       <c r="D1" s="73" t="s">
+        <v>370</v>
+      </c>
+      <c r="E1" s="73" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F1" s="73" t="s">
         <v>40</v>
       </c>
       <c r="G1" s="73" t="s">
+        <v>372</v>
+      </c>
+      <c r="H1" s="73" t="s">
         <v>373</v>
       </c>
-      <c r="H1" s="73" t="s">
+      <c r="I1" s="73" t="s">
         <v>374</v>
       </c>
-      <c r="I1" s="73" t="s">
+      <c r="J1" s="71" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="K1" s="73" t="s">
         <v>56</v>
       </c>
       <c r="L1" s="73" t="s">
         <v>113</v>
       </c>
       <c r="M1" s="72" t="s">
         <v>143</v>
       </c>
       <c r="N1" s="73" t="s">
         <v>116</v>
       </c>
       <c r="O1" s="72" t="s">
         <v>69</v>
       </c>
       <c r="P1" s="72" t="s">
         <v>194</v>
       </c>
       <c r="Q1" s="72" t="s">
         <v>123</v>
       </c>
       <c r="R1" s="72" t="s">
         <v>78</v>
       </c>
       <c r="S1" s="72" t="s">
         <v>81</v>
       </c>
       <c r="U1" s="72" t="s">
         <v>88</v>
       </c>
       <c r="V1" s="72" t="s">
         <v>91</v>
       </c>
       <c r="W1" s="72" t="s">
         <v>94</v>
       </c>
       <c r="X1" s="72" t="s">
         <v>97</v>
       </c>
       <c r="Y1" s="72" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="Z1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="AA1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A1:A1048576">
     <cfRule type="duplicateValues" dxfId="7" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AB969DE-E2A4-4DC4-B700-A3A92643AB86}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -21849,176 +20109,176 @@
     <col min="9" max="9" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14.7265625" style="70" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="8.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
         <v>143</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>116</v>
       </c>
       <c r="C1" s="72" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D1" s="72" t="s">
         <v>146</v>
       </c>
       <c r="E1" s="72" t="s">
         <v>148</v>
       </c>
       <c r="F1" s="72" t="s">
         <v>123</v>
       </c>
       <c r="G1" s="73" t="s">
         <v>78</v>
       </c>
       <c r="H1" s="72" t="s">
         <v>9</v>
       </c>
       <c r="I1" s="73" t="s">
+        <v>403</v>
+      </c>
+      <c r="J1" s="72" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="K1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="L1" s="71" t="s">
         <v>135</v>
       </c>
       <c r="M1" s="72" t="s">
+        <v>405</v>
+      </c>
+      <c r="N1" s="72" t="s">
         <v>406</v>
       </c>
-      <c r="N1" s="72" t="s">
+      <c r="O1" s="72" t="s">
         <v>407</v>
       </c>
-      <c r="O1" s="72" t="s">
+      <c r="P1" s="71" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="Q1" s="72" t="s">
         <v>118</v>
       </c>
       <c r="R1" s="72" t="s">
         <v>120</v>
       </c>
       <c r="S1" s="72" t="s">
         <v>126</v>
       </c>
       <c r="T1" s="72" t="s">
         <v>128</v>
       </c>
       <c r="U1" s="72" t="s">
         <v>130</v>
       </c>
       <c r="V1" s="72" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:22" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
+        <v>772</v>
+      </c>
+      <c r="B2" s="126" t="s">
         <v>773</v>
       </c>
-      <c r="B2" s="126" t="s">
+      <c r="G2" s="128" t="s">
         <v>774</v>
       </c>
-      <c r="G2" s="128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" s="126" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="J2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="K2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="L2" s="127"/>
       <c r="N2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="P2" s="127"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <tabColor theme="4"/>
   </sheetPr>
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="16.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="73" t="s">
         <v>213</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="73" t="s">
+        <v>409</v>
+      </c>
+      <c r="D1" s="73" t="s">
         <v>410</v>
       </c>
-      <c r="D1" s="73" t="s">
+      <c r="E1" s="73" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F1" s="73" t="s">
         <v>103</v>
       </c>
       <c r="G1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K1" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
@@ -22072,274 +20332,274 @@
       <c r="G1" s="72" t="s">
         <v>69</v>
       </c>
       <c r="H1" s="72" t="s">
         <v>194</v>
       </c>
       <c r="I1" s="72" t="s">
         <v>123</v>
       </c>
       <c r="J1" s="72" t="s">
         <v>78</v>
       </c>
       <c r="K1" s="73" t="s">
         <v>126</v>
       </c>
       <c r="L1" s="73" t="s">
         <v>128</v>
       </c>
       <c r="M1" s="73" t="s">
         <v>130</v>
       </c>
       <c r="N1" s="72" t="s">
         <v>132</v>
       </c>
       <c r="O1" s="72" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="P1" s="136" t="s">
+        <v>783</v>
+      </c>
+      <c r="P1" s="135" t="s">
+        <v>606</v>
+      </c>
+      <c r="Q1" s="135" t="s">
         <v>607</v>
       </c>
-      <c r="Q1" s="136" t="s">
+      <c r="R1" s="135" t="s">
         <v>608</v>
       </c>
-      <c r="R1" s="136" t="s">
+      <c r="S1" s="135" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="T1" s="72" t="s">
         <v>103</v>
       </c>
       <c r="U1" s="71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:21" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="126" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="B2" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D2" s="126" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="E2" s="126" t="s">
+        <v>655</v>
+      </c>
+      <c r="K2" s="126" t="s">
         <v>656</v>
       </c>
-      <c r="K2" s="126" t="s">
+      <c r="L2" s="126" t="s">
         <v>657</v>
       </c>
-      <c r="L2" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M2" s="126" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="P2" s="128"/>
       <c r="Q2" s="128"/>
       <c r="R2" s="128"/>
       <c r="S2" s="128"/>
       <c r="T2" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="U2" s="127"/>
     </row>
     <row r="3" spans="1:21" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D3" s="126" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="E3" s="126" t="s">
+        <v>658</v>
+      </c>
+      <c r="K3" s="126" t="s">
         <v>659</v>
       </c>
-      <c r="K3" s="126" t="s">
+      <c r="L3" s="126" t="s">
         <v>660</v>
       </c>
-      <c r="L3" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M3" s="126" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="P3" s="128"/>
       <c r="Q3" s="128"/>
       <c r="R3" s="128"/>
       <c r="S3" s="128"/>
       <c r="T3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="U3" s="127"/>
     </row>
     <row r="4" spans="1:21" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D4" s="126" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="E4" s="126" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="K4" s="126" t="s">
+        <v>659</v>
+      </c>
+      <c r="L4" s="126" t="s">
         <v>660</v>
       </c>
-      <c r="L4" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M4" s="126" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="P4" s="128"/>
       <c r="Q4" s="128"/>
       <c r="R4" s="128"/>
       <c r="S4" s="128"/>
       <c r="T4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="U4" s="127"/>
     </row>
     <row r="5" spans="1:21" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="C5" s="126" t="s">
+        <v>640</v>
+      </c>
+      <c r="D5" s="126" t="s">
         <v>641</v>
       </c>
-      <c r="D5" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="126" t="s">
+        <v>664</v>
+      </c>
+      <c r="K5" s="126" t="s">
         <v>665</v>
       </c>
-      <c r="K5" s="126" t="s">
+      <c r="L5" s="126" t="s">
         <v>666</v>
       </c>
-      <c r="L5" s="126" t="s">
+      <c r="M5" s="126" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="P5" s="128"/>
       <c r="Q5" s="128"/>
       <c r="R5" s="128"/>
       <c r="S5" s="128"/>
       <c r="T5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="U5" s="127"/>
     </row>
     <row r="6" spans="1:21" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="126" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B6" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="C6" s="126" t="s">
+        <v>647</v>
+      </c>
+      <c r="D6" s="126" t="s">
         <v>648</v>
       </c>
-      <c r="D6" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="126" t="s">
+        <v>668</v>
+      </c>
+      <c r="K6" s="126" t="s">
         <v>669</v>
       </c>
-      <c r="K6" s="126" t="s">
+      <c r="L6" s="126" t="s">
         <v>670</v>
       </c>
-      <c r="L6" s="126" t="s">
+      <c r="M6" s="126" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="P6" s="128"/>
       <c r="Q6" s="128"/>
       <c r="R6" s="128"/>
       <c r="S6" s="128"/>
       <c r="T6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="U6" s="127">
         <v>45658</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A15A2AAB-F0F3-4267-803F-2FDAC6AFF6A1}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:Q3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="39.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="49.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="28.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="39.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="23.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="75" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="104" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B1" s="73" t="s">
         <v>160</v>
       </c>
       <c r="C1" s="73" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="72" t="s">
         <v>143</v>
       </c>
       <c r="E1" s="73" t="s">
         <v>116</v>
       </c>
       <c r="F1" s="73" t="s">
         <v>118</v>
       </c>
       <c r="G1" s="73" t="s">
         <v>120</v>
       </c>
       <c r="H1" s="72" t="s">
         <v>69</v>
       </c>
       <c r="I1" s="72" t="s">
         <v>194</v>
       </c>
@@ -22393,711 +20653,711 @@
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="34.1796875" style="75" customWidth="1"/>
     <col min="2" max="2" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="49.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="36.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="39.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="84" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="103" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:15" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="73" t="s">
         <v>139</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>143</v>
       </c>
       <c r="C2" s="73" t="s">
         <v>116</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>118</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>120</v>
       </c>
       <c r="F2" s="72" t="s">
         <v>126</v>
       </c>
       <c r="G2" s="72" t="s">
         <v>128</v>
       </c>
       <c r="H2" s="72" t="s">
         <v>130</v>
       </c>
       <c r="I2" s="72" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="J2" s="72" t="s">
         <v>146</v>
       </c>
       <c r="K2" s="72" t="s">
         <v>148</v>
       </c>
       <c r="L2" s="72" t="s">
         <v>123</v>
       </c>
       <c r="M2" s="73" t="s">
         <v>78</v>
       </c>
       <c r="N2" s="72" t="s">
         <v>153</v>
       </c>
       <c r="O2" s="72" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="3" spans="1:15" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B3" s="126" t="s">
+        <v>672</v>
+      </c>
+      <c r="C3" s="126" t="s">
         <v>673</v>
       </c>
-      <c r="C3" s="126" t="s">
+      <c r="M3" s="128" t="s">
         <v>674</v>
       </c>
-      <c r="M3" s="128" t="s">
+      <c r="N3" s="126" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="4" spans="1:15" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
+        <v>676</v>
+      </c>
+      <c r="B4" s="126" t="s">
+        <v>630</v>
+      </c>
+      <c r="C4" s="126" t="s">
+        <v>631</v>
+      </c>
+      <c r="M4" s="128" t="s">
         <v>677</v>
       </c>
-      <c r="B4" s="126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N4" s="126" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="126" t="s">
+        <v>678</v>
+      </c>
+      <c r="B5" s="126" t="s">
         <v>679</v>
       </c>
-      <c r="B5" s="126" t="s">
+      <c r="C5" s="126" t="s">
+        <v>631</v>
+      </c>
+      <c r="M5" s="128" t="s">
         <v>680</v>
       </c>
-      <c r="C5" s="126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="126" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="6" spans="1:15" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="126" t="s">
+        <v>684</v>
+      </c>
+      <c r="B6" s="126" t="s">
+        <v>635</v>
+      </c>
+      <c r="C6" s="126" t="s">
+        <v>636</v>
+      </c>
+      <c r="M6" s="128" t="s">
         <v>685</v>
       </c>
-      <c r="B6" s="126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N6" s="126" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="7" spans="1:15" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="126" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B7" s="126" t="s">
+        <v>686</v>
+      </c>
+      <c r="C7" s="126" t="s">
+        <v>636</v>
+      </c>
+      <c r="M7" s="128" t="s">
         <v>687</v>
       </c>
-      <c r="C7" s="126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="126" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="8" spans="1:15" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="126" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="B8" s="126" t="s">
+        <v>693</v>
+      </c>
+      <c r="C8" s="126" t="s">
         <v>694</v>
       </c>
-      <c r="C8" s="126" t="s">
+      <c r="J8" s="126" t="s">
         <v>695</v>
       </c>
-      <c r="J8" s="126" t="s">
+      <c r="M8" s="128" t="s">
         <v>696</v>
       </c>
-      <c r="M8" s="128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="126" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="9" spans="1:15" s="126" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="126" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B9" s="126" t="s">
+        <v>689</v>
+      </c>
+      <c r="C9" s="126" t="s">
         <v>690</v>
       </c>
-      <c r="C9" s="126" t="s">
+      <c r="J9" s="126" t="s">
         <v>691</v>
       </c>
-      <c r="J9" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="128" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="N9" s="126" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AFD6F1E-3DF2-4BDA-A555-9FD6AE7C9B4C}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:XFD231"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="34.1796875" style="75" customWidth="1"/>
     <col min="2" max="2" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="49.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="36.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="39.453125" style="75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="84" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="103" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:15" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="73" t="s">
         <v>139</v>
       </c>
       <c r="B2" s="72" t="s">
         <v>143</v>
       </c>
       <c r="C2" s="73" t="s">
         <v>116</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>118</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>120</v>
       </c>
       <c r="F2" s="72" t="s">
         <v>126</v>
       </c>
       <c r="G2" s="72" t="s">
         <v>128</v>
       </c>
       <c r="H2" s="72" t="s">
         <v>130</v>
       </c>
       <c r="I2" s="72" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="J2" s="72" t="s">
         <v>146</v>
       </c>
       <c r="K2" s="72" t="s">
         <v>148</v>
       </c>
       <c r="L2" s="72" t="s">
         <v>123</v>
       </c>
       <c r="M2" s="73" t="s">
         <v>78</v>
       </c>
       <c r="N2" s="72" t="s">
         <v>153</v>
       </c>
       <c r="O2" s="72" t="s">
         <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1F87584-E33C-40DA-BFAF-67291476BB26}">
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="31.81640625" style="75" customWidth="1"/>
     <col min="2" max="2" width="17" style="75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="24.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A1" s="103" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="G1" s="76" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="H1" s="76" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="I1" s="76" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="2" spans="1:9" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="73" t="s">
         <v>139</v>
       </c>
       <c r="B2" s="73" t="s">
         <v>160</v>
       </c>
       <c r="C2" s="72" t="s">
         <v>162</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>164</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>168</v>
       </c>
       <c r="F2" s="72" t="s">
         <v>172</v>
       </c>
       <c r="G2" s="72" t="s">
         <v>174</v>
       </c>
       <c r="H2" s="72" t="s">
         <v>176</v>
       </c>
       <c r="I2" s="72" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="126" t="s">
+        <v>619</v>
+      </c>
+      <c r="B3" s="126" t="s">
         <v>620</v>
       </c>
-      <c r="B3" s="126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D3" s="126" t="s">
         <v>65</v>
       </c>
       <c r="G3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="H3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="I3" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B4" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D4" s="126" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="H4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I4" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B5" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C5" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D5" s="126" t="s">
         <v>65</v>
       </c>
       <c r="G5" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="H5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I5" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="B6" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D6" s="126" t="s">
         <v>99</v>
       </c>
       <c r="E6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="G6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="H6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="I6" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="126" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="B7" s="126" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C7" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D7" s="126" t="s">
         <v>99</v>
       </c>
       <c r="E7" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="G7" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H7" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I7" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="126" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B8" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D8" s="126" t="s">
         <v>99</v>
       </c>
       <c r="E8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="G8" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="H8" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I8" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="126" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B9" s="126" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C9" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D9" s="126" t="s">
         <v>99</v>
       </c>
       <c r="E9" s="126" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="G9" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H9" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I9" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="126" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="B10" s="126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D10" s="126" t="s">
         <v>99</v>
       </c>
       <c r="E10" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="G10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I10" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="126" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B11" s="126" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D11" s="126" t="s">
         <v>99</v>
       </c>
       <c r="E11" s="126" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="G11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="H11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I11" s="126" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{883A221D-E4F0-4A3F-8126-391CA38786F5}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="39.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39.453125" customWidth="1"/>
     <col min="3" max="3" width="31.81640625" style="75" customWidth="1"/>
     <col min="4" max="4" width="17" style="75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.1796875" style="75" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.81640625" style="75" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="22.7265625" style="75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="24.26953125" style="75" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C1" s="103" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="I1" s="76" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="J1" s="76" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="K1" s="76" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="104" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B2" s="104" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="C2" s="73" t="s">
         <v>139</v>
       </c>
       <c r="D2" s="73" t="s">
         <v>160</v>
       </c>
       <c r="E2" s="72" t="s">
         <v>162</v>
       </c>
       <c r="F2" s="72" t="s">
         <v>164</v>
       </c>
       <c r="G2" s="72" t="s">
         <v>168</v>
       </c>
       <c r="H2" s="72" t="s">
         <v>172</v>
       </c>
       <c r="I2" s="72" t="s">
         <v>174</v>
       </c>
       <c r="J2" s="72" t="s">
         <v>176</v>
       </c>
       <c r="K2" s="72" t="s">
         <v>178</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E188FDB2E423844D91B51A4EE7C467D8" ma:contentTypeVersion="37" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e200fff38a1fa5b50e81aaaa121ab94">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06833ec7-bc81-4bdc-822a-9db94dab13b1" xmlns:ns3="628d6d76-8410-4f89-b8f5-1ec9c11a97db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0de0e2f367579fcf79644214b5bb54a0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E188FDB2E423844D91B51A4EE7C467D8" ma:contentTypeVersion="37" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="565a8db0dd1e6928592e94950e1e619f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06833ec7-bc81-4bdc-822a-9db94dab13b1" xmlns:ns3="628d6d76-8410-4f89-b8f5-1ec9c11a97db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fd25238ad3b7a1bab072dfdc7441ac05" ns2:_="" ns3:_="">
     <xsd:import namespace="06833ec7-bc81-4bdc-822a-9db94dab13b1"/>
     <xsd:import namespace="628d6d76-8410-4f89-b8f5-1ec9c11a97db"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -23293,111 +21553,96 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="628d6d76-8410-4f89-b8f5-1ec9c11a97db" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="06833ec7-bc81-4bdc-822a-9db94dab13b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="628d6d76-8410-4f89-b8f5-1ec9c11a97db" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="628d6d76-8410-4f89-b8f5-1ec9c11a97db" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E034FF7-A72F-4B79-AD80-0AAE047A62DD}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4121A961-60C4-4689-829E-4A97E578BC2A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{416EAE72-244E-4110-AF73-D7F1D66C45AE}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{041A4F67-8589-481A-BDC7-8F77EC871C96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="628d6d76-8410-4f89-b8f5-1ec9c11a97db"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="06833ec7-bc81-4bdc-822a-9db94dab13b1"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{416EAE72-244E-4110-AF73-D7F1D66C45AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>31</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>